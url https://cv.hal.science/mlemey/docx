--- v0 (2026-03-15)
+++ v1 (2026-04-04)
@@ -256,256 +256,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2020)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Incidental Proceedings Before the International Court of Justice: the Fine Line Between “Litigation Strategy” and “Abuse of Process” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 20 (3), pp.577-623. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2021, pp. 5-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03597098v1</w:t>
+                <w:t xml:space="preserve">hal-04006432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Incidental Proceedings Before the International Court of Justice: the Fine Line Between “Litigation Strategy” and “Abuse of Process” »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp. 5-29</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 20 (3), pp.577-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15718034-12341459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006432v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03597098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 18 (3), pp.437-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
@@ -617,77 +617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2015)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (3), pp.491</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -706,403 +706,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.499</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.476-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597525v1</w:t>
+                <w:t xml:space="preserve">hal-01597934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2014)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+                <w:t xml:space="preserve">L’évolution de l’autonomie de la « République de Crimée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Klimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/juro.2015.4687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597934v1</w:t>
+                <w:t xml:space="preserve">hal-03925476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 14, pp.171-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’autonomie de la « République de Crimée »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Klimt</w:t>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.499</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/juro.2015.4687⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03925476v1</w:t>
+                <w:t xml:space="preserve">hal-01597525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’affaire Julian Assange : controverses juridiques relatives à l’asile diplomatique »</w:t>
               </w:r>
@@ -1263,802 +1263,963 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abus de droit en droit international public</w:t>
+                <w:t xml:space="preserve">L’exploitation minière des grands fonds marins : quelle gouvernance pour les abysses ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">LGDJ. 2021, 978-2-275-08837-2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fontenelle (de)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Reneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Larcier Intersentia, 2026, 9782802777007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006487v1</w:t>
+                <w:t xml:space="preserve">hal-05567775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. 2021, 978-2-233-00978-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'abus de droit en droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">LGDJ. 2021, 978-2-275-08837-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit d'intérêt en droit international de la mer</w:t>
+                <w:t xml:space="preserve">Sport, paix et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conflits d'intérêt en droit international. Questions choisies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Sport et Droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782233011015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368938v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport, paix et développement</w:t>
+                <w:t xml:space="preserve">Le conflit d'intérêt en droit international de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782233011015</w:t>
+              <w:t xml:space="preserve">Les conflits d'intérêt en droit international. Questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368957v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La protection de la biodiversité marine en Bretagne – Réflexions à l’aune de quelques développements contentieux récents</w:t>
+                <w:t xml:space="preserve">Ethique et Cour pénale internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les grands contentieux environnementaux en Bretagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9791041300846</w:t>
+              <w:t xml:space="preserve">Ethique et justice internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782233011107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368952v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des juridictions régionales africaines dans la mise en oeuvre du droit international humanitaire</w:t>
+                <w:t xml:space="preserve">La protection de la biodiversité marine en Bretagne – Réflexions à l’aune de quelques développements contentieux récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique et Droit international humanitaire. Actes du colloque de Rennes - 1er et 2 décembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 209, 2024, 9782233010582</w:t>
+              <w:t xml:space="preserve">Les grands contentieux environnementaux en Bretagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9791041300846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04465816v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le droit au procès équitable dans la jurisprudence de la Cour africaine des droits de l'homme et des peuples</w:t>
+                <w:t xml:space="preserve">Le rôle des juridictions régionales africaines dans la mise en oeuvre du droit international humanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedone. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Cour africaine des droits de l'homme et des peuples</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, 2023</w:t>
+              <w:t xml:space="preserve">Afrique et Droit international humanitaire. Actes du colloque de Rennes - 1er et 2 décembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 209, 2024, 9782233010582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092165v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revirement de jurisprudence par les tribunaux pénaux internationaux</w:t>
+                <w:t xml:space="preserve">Le droit au procès équitable dans la jurisprudence de la Cour africaine des droits de l'homme et des peuples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pedone, pp. 289-308, 2021, 9782233009784</w:t>
+              <w:t xml:space="preserve">La Cour africaine des droits de l'homme et des peuples</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006447v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’influence de l’Union européenne sur la protection des ressources biologiques de la région Antarctique »</w:t>
+                <w:t xml:space="preserve">Le revirement de jurisprudence par les tribunaux pénaux internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Le Floch et Marie Lemey. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La contribución de la Unión Europea a la protección de los recursos biológicos en espacios marinos de interés internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp. 575-586, 2021, 9788413975269</w:t>
+              <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pedone, pp. 289-308, 2021, 9782233009784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006427v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’influence de l’Union européenne sur la protection des ressources biologiques de la région Antarctique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La contribución de la Unión Europea a la protección de los recursos biológicos en espacios marinos de interés internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp. 575-586, 2021, 9788413975269</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La procédure en prompte mainlevée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pedone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les vingt ans du Tribunal international du droit de la mer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 163-179, 2018, 978-2-233-00866-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId45"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2205,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597098v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paiola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341459" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006432v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597934v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597933v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925476v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klimt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2015.4687" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006487v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006440v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368938v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368952v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465816v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006447v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006427v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006470v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paiola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klimt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2015.4687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>