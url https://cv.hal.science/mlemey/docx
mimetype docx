--- v1 (2026-04-04)
+++ v2 (2026-05-01)
@@ -706,332 +706,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« L’affaire Julian Assange : controverses juridiques relatives à l’asile diplomatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.476-497</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 77-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597934v1</w:t>
+                <w:t xml:space="preserve">hal-04006461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution de l’autonomie de la « République de Crimée »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Klimt</w:t>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.499</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925476v1</w:t>
+                <w:t xml:space="preserve">hal-01597525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+                <w:t xml:space="preserve">L’évolution de l’autonomie de la « République de Crimée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Klimt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue juridique de l'Ouest </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (4), pp.73-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/juro.2015.4687⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597933v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court</w:t>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
@@ -1040,138 +1014,164 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.499</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.171-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597525v1</w:t>
+                <w:t xml:space="preserve">hal-01597933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’affaire Julian Assange : controverses juridiques relatives à l’asile diplomatique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp. 77-100</w:t>
+              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.476-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006461v1</w:t>
+                <w:t xml:space="preserve">hal-01597934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1385,164 +1385,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'abus de droit en droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pedone. 2021, 978-2-233-00978-4</w:t>
+              <w:t xml:space="preserve">LGDJ. 2021, 978-2-275-08837-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006440v1</w:t>
+                <w:t xml:space="preserve">hal-04006487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abus de droit en droit international public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LGDJ. 2021, 978-2-275-08837-2</w:t>
+              <w:t xml:space="preserve">Pedone. 2021, 978-2-233-00978-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006487v1</w:t>
+                <w:t xml:space="preserve">hal-04006440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1554,165 +1554,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport, paix et développement</w:t>
+                <w:t xml:space="preserve">Le conflit d'intérêt en droit international de la mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport et Droit international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 9782233011015</w:t>
+              <w:t xml:space="preserve">Les conflits d'intérêt en droit international. Questions choisies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368957v1</w:t>
+                <w:t xml:space="preserve">hal-05368938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conflit d'intérêt en droit international de la mer</w:t>
+                <w:t xml:space="preserve">Sport, paix et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les conflits d'intérêt en droit international. Questions choisies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025</w:t>
+              <w:t xml:space="preserve">Sport et Droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9782233011015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368938v1</w:t>
+                <w:t xml:space="preserve">hal-05368957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethique et Cour pénale internationale</w:t>
               </w:r>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paiola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925476v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klimt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2015.4687" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597933v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368938v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paiola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klimt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2015.4687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>