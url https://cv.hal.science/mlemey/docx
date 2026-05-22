--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -706,120 +706,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01597524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’affaire Julian Assange : controverses juridiques relatives à l’asile diplomatique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp. 77-100</w:t>
+              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp.476-497</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006461v1</w:t>
+                <w:t xml:space="preserve">hal-01597934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court</w:t>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
@@ -828,69 +854,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, pp.499</w:t>
+              <w:t xml:space="preserve">, 2015, 14, pp.171-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597525v1</w:t>
+                <w:t xml:space="preserve">hal-01597933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution de l’autonomie de la « République de Crimée »</w:t>
               </w:r>
@@ -961,51 +987,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2013)</w:t>
+                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
@@ -1014,164 +1040,138 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 14, pp.171-228</w:t>
+              <w:t xml:space="preserve">, 2015, pp.499</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597933v1</w:t>
+                <w:t xml:space="preserve">hal-01597525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procedural Developments at the International Criminal Court (2014)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« L’affaire Julian Assange : controverses juridiques relatives à l’asile diplomatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Paiola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 14, pp.476-497</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp. 77-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597934v1</w:t>
+                <w:t xml:space="preserve">hal-04006461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1385,164 +1385,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abus de droit en droit international public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">LGDJ. 2021, 978-2-275-08837-2</w:t>
+              <w:t xml:space="preserve">Pedone. 2021, 978-2-233-00978-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006487v1</w:t>
+                <w:t xml:space="preserve">hal-04006440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le revirement de jurisprudence en droit international</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'abus de droit en droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pedone. 2021, 978-2-233-00978-4</w:t>
+              <w:t xml:space="preserve">LGDJ. 2021, 978-2-275-08837-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04006440v1</w:t>
+                <w:t xml:space="preserve">hal-04006487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2366,51 +2366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paiola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006461v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klimt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2015.4687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597933v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006487v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04155347v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemey" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/capo.011.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006420v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006432v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paiola" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341459" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341412" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006455v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2019.5309" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597933v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925476v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Klimt" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/juro.2015.4687" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01597525v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012406v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Hermet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567775v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fontenelle (de)" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Reneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006487v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368938v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368957v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465816v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092165v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006447v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006427v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006470v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>