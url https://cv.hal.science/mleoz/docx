--- v0 (2026-04-12)
+++ v1 (2026-05-04)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
+                <w:t xml:space="preserve">Characterization of Staphylococcus lugdunensis biofilm reveals key differences according to clonal lineage and iron availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Laurie Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémonie Seng</w:t>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorraine Plessis</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
+                <w:t xml:space="preserve">Stéphanie Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954157v1</w:t>
+                <w:t xml:space="preserve">hal-05413363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of RNA extraction on respiratory microbiome analysis using third-generation sequencing</w:t>
               </w:r>
@@ -368,161 +368,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Staphylococcus lugdunensis biofilm reveals key differences according to clonal lineage and iron availability</w:t>
+                <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Destruel</w:t>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+                <w:t xml:space="preserve">Rémonie Seng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Lorraine Plessis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Legris</w:t>
+                <w:t xml:space="preserve">Mathilde Ghislain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkae475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413363v1</w:t>
+                <w:t xml:space="preserve">hal-04954157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of whole genome sequencing for respiratory syncytial virus: insights from the first external quality assessment, France, 2024</w:t>
               </w:r>
@@ -789,51 +789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Escherichia coli causing recurrent cystitis just ordinary uropathogenic E. coli (UPEC) strains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,51 +1044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clonal lineages on susceptibility of Staphylococcus lugdunensis to chlorhexidine digluconate and chloride benzalkonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Cottalorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1580,64 +1580,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virological response to integrase strand transfer inhibitor-based antiretroviral combinations in HIV-1 group O-infected patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,740 +1691,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mourez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+                <w:t xml:space="preserve">David L Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383269v1</w:t>
+                <w:t xml:space="preserve">hal-02383299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic analysis of HIV-1 E157Q integrase polymorphism and impact on virological outcome in patients initiating an integrase inhibitor-based regimen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Malet</w:t>
+                <w:t xml:space="preserve">C Grude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth André-Garnier</w:t>
+                <w:t xml:space="preserve">L. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Storto</w:t>
+                <w:t xml:space="preserve">L Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bocket</w:t>
+                <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (4), pp.1039-1044. </w:t>
+              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984177v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive Iatrogenic Outbreak of Human Immunodeficiency Virus Type 1 in Rural Cambodia, 2014–2015</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Rouet</w:t>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janin Nouhin</w:t>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du-Ping Zheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Allison Black</w:t>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/cix1071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (10), pp.2716-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02393988v1</w:t>
+                <w:t xml:space="preserve">hal-02383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Phenotypic analysis of HIV-1 E157Q integrase polymorphism and impact on virological outcome in patients initiating an integrase inhibitor-based regimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth André-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronique Lemée</w:t>
+                <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Robertson</w:t>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.1039-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383299v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+                <w:t xml:space="preserve">Massive Iatrogenic Outbreak of Human Immunodeficiency Virus Type 1 in Rural Cambodia, 2014–2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Francois Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grude</w:t>
+                <w:t xml:space="preserve">Janin Nouhin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaix</w:t>
+                <w:t xml:space="preserve">Du-Ping Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charpentier</w:t>
+                <w:t xml:space="preserve">Benjamin Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Reigadas</w:t>
+                <w:t xml:space="preserve">Allison Black</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66 (11), pp.1733-1741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/cix1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899927v1</w:t>
+                <w:t xml:space="preserve">hal-02393988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Immunodeficiency Virus Type 1 Group O Infection in France: Clinical Features and Immunovirological Response to Antiretrovirals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2769,90 +2769,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of transmission of a highly resistant strain of HIV-1 group O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Le Guillou-Guillemette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2897,325 +2897,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Regulation of NF-κB-Mediated Proviral and Antiviral Host Gene Expression by Primate Lentiviral Nef and Vpu Proteins</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Sauter</w:t>
+                <w:t xml:space="preserve">The Two-Phase Emergence of Non Pandemic HIV-1 Group O in Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominik Hotter</w:t>
+                <w:t xml:space="preserve">Felix Feyertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Van driessche</w:t>
+                <w:t xml:space="preserve">Anfumbom Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina m. Stürzel</w:t>
+                <w:t xml:space="preserve">Philippe Mauclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia f. Kluge</w:t>
+                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (4), pp.586-599. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005029. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.12.047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02569738v1</w:t>
+                <w:t xml:space="preserve">hal-02558574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two-Phase Emergence of Non Pandemic HIV-1 Group O in Cameroon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Differential Regulation of NF-κB-Mediated Proviral and Antiviral Host Gene Expression by Primate Lentiviral Nef and Vpu Proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Feyertag</w:t>
+                <w:t xml:space="preserve">Dominik Hotter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anfumbom Kfutwah</w:t>
+                <w:t xml:space="preserve">Benoît Van driessche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Mauclère</w:t>
+                <w:t xml:space="preserve">Christina m. Stürzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
+                <w:t xml:space="preserve">Silvia f. Kluge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (8), pp.e1005029. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (4), pp.586-599. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1005029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2014.12.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558574v1</w:t>
+                <w:t xml:space="preserve">hal-02569738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Liaison XL Murex HIV Ab/Ag Test on Clinical Samples Representing Current Epidemic HIV Variants: TABLE 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,277 +3327,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower respiratory microbiome dynamics associated with severe asthma in infants</w:t>
+                <w:t xml:space="preserve">Quel modèle et quelle base de données 16S pour l'analyse du microbiome urinaire bactérien?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lecourt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hortense Petat</w:t>
+                <w:t xml:space="preserve">Marthe Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pr Martine Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">FrogsDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05222715v1</w:t>
+                <w:t xml:space="preserve">hal-05410827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel modèle et quelle base de données 16S pour l'analyse du microbiome urinaire bactérien?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Brière</w:t>
+                <w:t xml:space="preserve">Upper and lower respiratory microbiome dynamics associated with severe asthma in infants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pr Martine Pestel-Caron</w:t>
+                <w:t xml:space="preserve">Christophe Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FrogsDays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Castanet Tolosan, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410827v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05222715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of micro-organism RNA extraction from respiratory samples on microbiome analysis using Nanopore NGS technology</w:t>
               </w:r>
@@ -3656,73 +3656,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Annual Conference of the European Society for Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t>
+              <w:t xml:space="preserve">9th International Conference on Clinical Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046458v1</w:t>
+                <w:t xml:space="preserve">hal-05046469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of micro-organism RNA extraction from respiratory samples on microbiome analysis using Nanopore NGS technology</w:t>
               </w:r>
@@ -3781,73 +3781,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Clinical Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">26th Annual Conference of the European Society for Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046469v1</w:t>
+                <w:t xml:space="preserve">hal-05046458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et isolement des Lactobacillus dans le microbiote urinaire</w:t>
               </w:r>
@@ -4079,77 +4079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Urinary Microbiome Analysis from 16S Sequencing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,570 +4198,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower respiratory tract microbiomes analysis in infants with severe asthma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hortense Petat</w:t>
+                <w:t xml:space="preserve">Mise en évidence de la transmission mère-enfant d'un VIH-1 recombinant intergroupes MO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+              <w:t xml:space="preserve">JNRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123344v1</w:t>
+                <w:t xml:space="preserve">hal-04185190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de la transmission mère-enfant d'un VIH-1 recombinant intergroupes MO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vinca Icard</w:t>
+                <w:t xml:space="preserve">Recurrent cystitis episodes are caused by &amp;quot;ordinary&amp;quot; uropathogenic Escherichia coli strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">33rd European congress of clinical microbiology and infectious diseases (ECCMID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185190v1</w:t>
+                <w:t xml:space="preserve">hal-04184212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recurrent cystitis episodes are caused by &amp;quot;ordinary&amp;quot; uropathogenic Escherichia coli strains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+                <w:t xml:space="preserve">Upper and lower respiratory tract microbiomes analysis in infants with severe asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Grand</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd European congress of clinical microbiology and infectious diseases (ECCMID)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184212v1</w:t>
+                <w:t xml:space="preserve">hal-04123344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire du microbiote urinaire bactérien de femmes non ménopausées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">An optimized approach for processing urine samples for microbiome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pestel-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Clinical Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185198v1</w:t>
+                <w:t xml:space="preserve">hal-05046678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for studying the bacterial urinary microbiome of non menopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire du microbiote urinaire bactérien de femmes non ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,585 +4773,589 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chervin Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184256v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04185198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized approach for processing urine samples for microbiome studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+                <w:t xml:space="preserve">Methods for studying the bacterial urinary microbiome of non menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clinical Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">ECCMID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05046678v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation phénotypique et génomique de P. aeruginosa au tractus urinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place des rechutes et de l'invasion de la paroi vésicale dans la physiopathologie des cystites récidivantes à Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lecomte</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M Pestel-Caron</w:t>
+                <w:t xml:space="preserve">David Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706266v1</w:t>
+                <w:t xml:space="preserve">hal-03706255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des rechutes et de l'invasion de la paroi vésicale dans la physiopathologie des cystites récidivantes à Escherichia coli</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kévin Alexandre</w:t>
+                <w:t xml:space="preserve">Adaptation phénotypique et génomique de P. aeruginosa au tractus urinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">A Cottalorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706255v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des méthodes d’étude du microbiote urinaire bactérien de femmes non ménopausées</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Hassel</w:t>
+                <w:t xml:space="preserve">Transmission et circulation d'un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mastrovito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICAI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034450v1</w:t>
+                <w:t xml:space="preserve">hal-03706243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du microbiote bactérien urinaire de femmes non ménopausées présentant une infection urinaire ou non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5364,275 +5364,275 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et circulation d'un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Hedin</w:t>
+                <w:t xml:space="preserve">Mise en place des méthodes d’étude du microbiote urinaire bactérien de femmes non ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">RICAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706243v1</w:t>
+                <w:t xml:space="preserve">hal-04034450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Microbiosthme : Dynamique des microbiomes respiratoires des voies supérieures et inférieures, associée à l'asthme sévère du nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,359 +5694,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misidentification of a Hepatitis C Virus (HCV) recombinant form leading to treatment failure with new direct acting antivirals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next Generation Sequencing Analysis of HIV-1 Group O Reverse Transcriptase Residue 181C Prevalence and Evolution over Time, With or Without Antiretroviral Selection Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Decroos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Myriam Vezain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghassan Riachi</w:t>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">23rd HIV Dynamics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265854v1</w:t>
+                <w:t xml:space="preserve">hal-02264817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Generation Sequencing Analysis of HIV-1 Group O Reverse Transcriptase Residue 181C Prevalence and Evolution over Time, With or Without Antiretroviral Selection Pressure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Misidentification of a Hepatitis C Virus (HCV) recombinant form leading to treatment failure with new direct acting antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Vezain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Coutant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Ghassan Riachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd HIV Dynamics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Woods Hole, United States</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02264817v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a New Circulating B/CRF02/G Recombinant Form Spreading in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wirden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CROI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Atlanta, United States</w:t>
@@ -6088,90 +6088,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Two Phases of HIV-1 Group O Diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Feyertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mauclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
@@ -6213,90 +6213,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIV-1 group O phenotypic susceptibility to integrase inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tourneroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
@@ -6338,77 +6338,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et Évolution Génétique des VIH-1 de Groupe O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Feyertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jude Kfutwah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mauclère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7919,51 +7919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12028-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413363v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Destruel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100329" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vautrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Icard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vautrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2444689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02785-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03088-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mastrovito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hedin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cottalorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migraine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Nouhin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Ping Zheng" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Black" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1071" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Starz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02177-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569738v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hotter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Van&#160;driessche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina&#160;m. St&#252;rzel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;f. Kluge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.12.047" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558574v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Feyertag" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005029" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01089-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecourt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Leoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villenave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046469v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degr&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dahyot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pestel-Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185190v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184212v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04184256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecomte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottalorda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04034450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706231v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Riachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kfutwah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=French Res-O Network" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Chaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaugerre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rivoisy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Semaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Plantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brodard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Pathe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265119v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265113v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Destruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12028-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vautrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Icard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vautrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2444689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02785-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03088-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mastrovito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hedin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cottalorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migraine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;-Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Nouhin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Ping Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Black" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Starz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02177-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Feyertag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hotter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Van&#160;driessche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina&#160;m. St&#252;rzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;f. Kluge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.12.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01089-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Leoz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villenave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degr&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dahyot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pestel-Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04184256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706255v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecomte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottalorda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706231v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04034450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Riachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kfutwah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=French Res-O Network" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Chaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaugerre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rivoisy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Semaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Plantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brodard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Pathe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265119v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265113v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>