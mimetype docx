--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Staphylococcus lugdunensis biofilm reveals key differences according to clonal lineage and iron availability</w:t>
+                <w:t xml:space="preserve">Impact of RNA extraction on respiratory microbiome analysis using third-generation sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Destruel</w:t>
+                <w:t xml:space="preserve">Alice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coquet</w:t>
+                <w:t xml:space="preserve">Nicolas Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Barreau</w:t>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Legris</w:t>
+                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10, </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.908. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-025-12028-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05413363v1</w:t>
+                <w:t xml:space="preserve">hal-05310419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of RNA extraction on respiratory microbiome analysis using third-generation sequencing</w:t>
+                <w:t xml:space="preserve">Characterization of Staphylococcus lugdunensis biofilm reveals key differences according to clonal lineage and iron availability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michel</w:t>
+                <w:t xml:space="preserve">Laurie Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Nesi</w:t>
+                <w:t xml:space="preserve">Laurent Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Petat</w:t>
+                <w:t xml:space="preserve">Magalie Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriadeg Ar Gouilh</w:t>
+                <w:t xml:space="preserve">Stéphanie Legris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.908. </w:t>
+              <w:t xml:space="preserve">Biofilm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-025-12028-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioflm.2025.100329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05310419v1</w:t>
+                <w:t xml:space="preserve">hal-05413363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the immunological and virological responses to cART between HIV-1/O and HIV-1/M patients followed up in France</w:t>
               </w:r>
@@ -681,51 +681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Tombette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinca Icard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,64 +789,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Escherichia coli causing recurrent cystitis just ordinary uropathogenic E. coli (UPEC) strains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1044,90 +1044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of clonal lineages on susceptibility of Staphylococcus lugdunensis to chlorhexidine digluconate and chloride benzalkonium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Destruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1325,64 +1325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Within-Host Microevolution of Pseudomonas aeruginosa Urinary Isolates: A Seven-Patient Longitudinal Genomic and Phenotypic Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Cottalorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gravey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential utilization of CD4+ by transmitted/founder and chronic envelope glycoproteins in a MSM HIV-1 subtype B transmission cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bouvin-Pley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1606,51 +1606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1691,563 +1691,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02383175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
+                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David L Robertson</w:t>
+                <w:t xml:space="preserve">Thomas Mourez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
+              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (10), pp.2716-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383299v1</w:t>
+                <w:t xml:space="preserve">hal-02383269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
+                <w:t xml:space="preserve">Phenotypic analysis of HIV-1 E157Q integrase polymorphism and impact on virological outcome in patients initiating an integrase inhibitor-based regimen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Grude</w:t>
+                <w:t xml:space="preserve">Isabelle Malet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chaix</w:t>
+                <w:t xml:space="preserve">Elisabeth André-Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Charpentier</w:t>
+                <w:t xml:space="preserve">Alexandre Storto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Reigadas</w:t>
+                <w:t xml:space="preserve">Laurence Bocket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
+              <w:t xml:space="preserve">, 2018, 73 (4), pp.1039-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dkx511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899927v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of natural polymorphisms of HIV-1 non-group M on genotypic susceptibility to the attachment inhibitor fostemsavir</w:t>
+                <w:t xml:space="preserve">HIV-1 group P infection: towards a dead-end infection?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mourez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Diane Descamps</w:t>
+                <w:t xml:space="preserve">David L Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jac/dky271⟩</w:t>
+              <w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (10), pp.1317-1322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/QAD.0000000000001791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383269v1</w:t>
+                <w:t xml:space="preserve">hal-02383299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic analysis of HIV-1 E157Q integrase polymorphism and impact on virological outcome in patients initiating an integrase inhibitor-based regimen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Emerging resistance mutations in PI-naive patients failing an atazanavir-based regimen (ANRS multicentre observational study)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Lambert-Niclot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Malet</w:t>
+                <w:t xml:space="preserve">C Grude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth André-Garnier</w:t>
+                <w:t xml:space="preserve">L. Chaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Storto</w:t>
+                <w:t xml:space="preserve">L Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bocket</w:t>
+                <w:t xml:space="preserve">C Reigadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 73 (4), pp.1039-1044. </w:t>
+              <w:t xml:space="preserve">, 2018, 73 (8), pp.2147 - 2151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jac/dkx511⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jac/dky142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984177v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01899927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive Iatrogenic Outbreak of Human Immunodeficiency Virus Type 1 in Rural Cambodia, 2014–2015</w:t>
               </w:r>
@@ -2393,51 +2393,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Pavie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2782,64 +2782,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First report of transmission of a highly resistant strain of HIV-1 group O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mourez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2903,51 +2903,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Two-Phase Emergence of Non Pandemic HIV-1 Group O in Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Feyertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3171,64 +3171,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of the Liaison XL Murex HIV Ab/Ag Test on Clinical Samples Representing Current Epidemic HIV Variants: TABLE 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3327,359 +3327,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel modèle et quelle base de données 16S pour l'analyse du microbiome urinaire bactérien?</w:t>
+                <w:t xml:space="preserve">Upper and lower respiratory microbiome dynamics associated with severe asthma in infants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marthe Leoz</w:t>
+                <w:t xml:space="preserve">Clara Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Brière</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pr Martine Pestel-Caron</w:t>
+                <w:t xml:space="preserve">Christophe Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FrogsDays</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Castanet Tolosan, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05410827v1</w:t>
+                <w:t xml:space="preserve">hal-05222715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower respiratory microbiome dynamics associated with severe asthma in infants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel modèle et quelle base de données 16S pour l'analyse du microbiome urinaire bactérien?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marthe Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Lecourt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Marguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Plantier</w:t>
+                <w:t xml:space="preserve">Pr Martine Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">FrogsDays</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05222715v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of micro-organism RNA extraction from respiratory samples on microbiome analysis using Nanopore NGS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Clinical Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Geneva, Switzerland</w:t>
@@ -3708,103 +3708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of micro-organism RNA extraction from respiratory samples on microbiome analysis using Nanopore NGS technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg M. Ar Gouilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Annual Conference of the European Society for Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frankfurt Am Main, Germany</w:t>
@@ -3954,103 +3954,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNA extraction optimization for both microbiome and virome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t>
@@ -4079,77 +4079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Urinary Microbiome Analysis from 16S Sequencing Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4198,208 +4198,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de la transmission mère-enfant d'un VIH-1 recombinant intergroupes MO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Upper and lower respiratory tract microbiomes analysis in infants with severe asthma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Petat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRB</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04185190v1</w:t>
+                <w:t xml:space="preserve">hal-04123344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recurrent cystitis episodes are caused by &amp;quot;ordinary&amp;quot; uropathogenic Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vautrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4448,1191 +4448,1191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper and lower respiratory tract microbiomes analysis in infants with severe asthma</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Mise en évidence de la transmission mère-enfant d'un VIH-1 recombinant intergroupes MO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinca Icard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriadeg Le Gouil</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary-Anne Trabaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+              <w:t xml:space="preserve">JNRB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123344v1</w:t>
+                <w:t xml:space="preserve">hal-04185190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimized approach for processing urine samples for microbiome studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire du microbiote urinaire bactérien de femmes non ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chervin Hassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Clinical Metagenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Geneve, Switzerland</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046678v1</w:t>
+                <w:t xml:space="preserve">hal-04185198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire du microbiote urinaire bactérien de femmes non ménopausées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Methods for studying the bacterial urinary microbiome of non menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chervin Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">ECCMID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04185198v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for studying the bacterial urinary microbiome of non menopausal women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">An optimized approach for processing urine samples for microbiome studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pestel-Caron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCMID</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">International Conference on Clinical Metagenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Geneve, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184256v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05046678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place des rechutes et de l'invasion de la paroi vésicale dans la physiopathologie des cystites récidivantes à Escherichia coli</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation phénotypique et génomique de P. aeruginosa au tractus urinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Ribet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Leoz</w:t>
+                <w:t xml:space="preserve">M Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Cottalorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Pestel-Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706255v1</w:t>
+                <w:t xml:space="preserve">hal-03706266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation phénotypique et génomique de P. aeruginosa au tractus urinaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Leoz</w:t>
+                <w:t xml:space="preserve">Place des rechutes et de l'invasion de la paroi vésicale dans la physiopathologie des cystites récidivantes à Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vautrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Cottalorda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Pestel-Caron</w:t>
+                <w:t xml:space="preserve">David Ribet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706266v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission et circulation d'un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hugues Hedin</w:t>
+                <w:t xml:space="preserve">Mise en place des méthodes d’étude du microbiote urinaire bactérien de femmes non ménopausées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Villenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Dahyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">RICAI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706243v1</w:t>
+                <w:t xml:space="preserve">hal-04034450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du microbiote bactérien urinaire de femmes non ménopausées présentant une infection urinaire ou non</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Hassel</w:t>
+                <w:t xml:space="preserve">Transmission et circulation d'un recombinant SARS-CoV-2 Deltacron XD en Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Moisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Mastrovito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Hedin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706231v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place des méthodes d’étude du microbiote urinaire bactérien de femmes non ménopausées</w:t>
+                <w:t xml:space="preserve">Etude du microbiote bactérien urinaire de femmes non ménopausées présentant une infection urinaire ou non</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Villenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Dahyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RICAI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale (JNRB 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04034450v1</w:t>
+                <w:t xml:space="preserve">hal-03706231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Microbiosthme : Dynamique des microbiomes respiratoires des voies supérieures et inférieures, associée à l'asthme sévère du nourrisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Hassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Petat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5694,359 +5694,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Generation Sequencing Analysis of HIV-1 Group O Reverse Transcriptase Residue 181C Prevalence and Evolution over Time, With or Without Antiretroviral Selection Pressure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Misidentification of a Hepatitis C Virus (HCV) recombinant form leading to treatment failure with new direct acting antivirals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Decroos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Coutant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Unal</w:t>
+                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Riachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd HIV Dynamics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Woods Hole, United States</w:t>
+              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02264817v1</w:t>
+                <w:t xml:space="preserve">hal-02265854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misidentification of a Hepatitis C Virus (HCV) recombinant form leading to treatment failure with new direct acting antivirals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Next Generation Sequencing Analysis of HIV-1 Group O Reverse Transcriptase Residue 181C Prevalence and Evolution over Time, With or Without Antiretroviral Selection Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Larrat</w:t>
+                <w:t xml:space="preserve">Myriam Vezain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghassan Riachi</w:t>
+                <w:t xml:space="preserve">Sophie Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Unal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Normande de Recherche Biomédicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rouen, France</w:t>
+              <w:t xml:space="preserve">23rd HIV Dynamics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Woods Hole, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265854v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02264817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of a New Circulating B/CRF02/G Recombinant Form Spreading in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Delaugerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Wirden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CROI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Atlanta, United States</w:t>
@@ -6069,307 +6069,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02264832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Two Phases of HIV-1 Group O Diversification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">HIV-1 group O phenotypic susceptibility to integrase inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Tourneroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116005v1</w:t>
+                <w:t xml:space="preserve">hal-02116028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIV-1 group O phenotypic susceptibility to integrase inhibitors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elodie Alessandri-Gradt</w:t>
+                <w:t xml:space="preserve">The Two Phases of HIV-1 Group O Diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Leoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Feyertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Collin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+                <w:t xml:space="preserve">Anfumbom K. W. Kfutwah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauclère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lachenal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRIB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116028v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité et Évolution Génétique des VIH-1 de Groupe O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Feyertag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6450,51 +6450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights into HIV-1 Group O Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Damond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7349,51 +7349,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two phases of HIV-1 group O diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Emergence of HIV/AIDS in Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7418,51 +7418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The two phases of HIV-1 group O diversification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIV Dynamics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Tucson, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7487,51 +7487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt des prélèvements sur buvard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion viro-clinique inter-COREVIH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7556,51 +7556,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circulation de formes recombinantes uniques de VIH-1 B/CRF02_AG en France: signes précurseurs de l'émergence prochaine d'une forme recombinante circulante B/CRF02?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Leoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique IFRMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7919,51 +7919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413363v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Destruel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100329" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310419v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12028-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vautrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Icard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vautrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2444689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02785-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03088-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mastrovito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hedin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cottalorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migraine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984177v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;-Garnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx511" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Nouhin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Ping Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Black" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Starz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02177-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Feyertag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hotter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Van&#160;driessche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina&#160;m. St&#252;rzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;f. Kluge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.12.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01089-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410827v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Leoz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villenave" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222715v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecourt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degr&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dahyot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pestel-Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185190v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046678v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185198v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04184256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706255v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706266v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecomte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottalorda" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706231v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04034450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265854v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Riachi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116005v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kfutwah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=French Res-O Network" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Chaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaugerre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rivoisy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Semaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Plantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brodard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Pathe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265119v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265113v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310419v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Leoz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nesi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Petat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Ar Gouilh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-025-12028-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413363v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Destruel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dahyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Barreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Legris" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioflm.2025.100329" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954157v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Unal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;monie Seng" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Plessis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ghislain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkae475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870982v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Moisan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Regue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Rahou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Oblette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.12.018" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037951v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Vautrin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Tombette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinca Icard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary-Anne Trabaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2024.02.013" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04920727v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vautrin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Grand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21505594.2024.2444689" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224420v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bernard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Fabre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.02785-22" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224509v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lecomte" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-023-03088-1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706342v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Mastrovito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne de Oliveira" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Martel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Hedin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciac360" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03163322v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Cottalorda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.611246" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03451881v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bouvin-Pley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Roch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Migraine" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/qad.0000000000002690" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383175v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Plantier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002215" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383269v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mourez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Descamps" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky271" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984177v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Andr&#233;-Garnier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Storto" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bocket" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx511" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02383299v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lem&#233;e" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David L Robertson" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001791" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01899927v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lambert-Niclot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Grude" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chaix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Charpentier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Reigadas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dky142" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02393988v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Rouet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janin Nouhin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du-Ping Zheng" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Roche" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Black" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02129078v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pavie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lef&#232;vre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/cix1087" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Mack" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Starz" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sauter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Langer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bibollet-Ruche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02177-16" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02394132v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Alessandri-Gradt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Collin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tourneroche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertine" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leoz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkx190" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02442557v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Le Guillou-Guillemette" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000001253" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02558574v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Feyertag" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom Kfutwah" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Maucl&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lachenal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1005029" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02569738v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Hotter" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Van&#160;driessche" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina&#160;m. St&#252;rzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia&#160;f. Kluge" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.12.047" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02571094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Etienne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01089-14" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05222715v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Lecourt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Marguet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410827v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Leoz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bri&#232;re" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Villenave" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Martine Pestel-Caron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046469v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg M. Ar Gouilh" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04669526v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Degr&#233;mont" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Villenave" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Leoz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Dahyot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pestel-Caron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617878v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouil" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046659v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123344v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184212v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185190v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04185198v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04184256v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046678v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charbonnier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706266v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lecomte" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Grand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Cottalorda" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706255v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ribet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04034450v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hassel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706243v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03706231v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117856v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Michel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Petat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriadeg Le Gouilh" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265854v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Decroos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Larrat" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Riachi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264817v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Vezain" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Coutant" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264832v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Delaugerre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Wirden" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116028v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tourneroche" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Collin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02116005v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anfumbom K. W. Kfutwah" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265062v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jude Kfutwah" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Damond" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264835v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=French Res-O Network" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272128v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Chaix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delaugerre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rivoisy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Meyer" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264869v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louvel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Semaille" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Plantier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02272178v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F de Oliveira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kfutwah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Vessiere" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Depatureaux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264822v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Brodard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Strady" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265066v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Moal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Pathe" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pavie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02264866v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Roquebert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Damond" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265117v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265119v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265113v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265068v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02265121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Descamps" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>