--- v0 (2026-03-13)
+++ v1 (2026-04-04)
@@ -308,51 +308,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
+                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez Ferber</w:t>
@@ -370,644 +370,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7/8, pp.32-50</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845519v1</w:t>
+                <w:t xml:space="preserve">hal-05234982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baculovirus Genetic Diversity and Population Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel López-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Ferber</w:t>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (2), pp.142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v17020142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Evaluation of the Mining Industry, Proposal of a New Method: Mining Environmental Impact Assessment Methodology (MEIAM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ecology and Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12691/aees-13-3-2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.107782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05324445v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type V: A sex-linked crossed resistance to three Cydia pomonella granulovirus isolates, with different levels of dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205, pp.105777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental Evaluation of the Mining Industry, Proposal of a New Method: Mining Environmental Impact Assessment Methodology (MEIAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yapi Désiré Sosthène Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Koffi Chiayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Blaise Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ecology and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12691/aees-13-3-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05234982v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05324445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Hydro-Chimique et Évaluation de la Qualité des Eaux Souterraines de l’Environnement Minier du Canton Afema (Sud-Est de la Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Blaise Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Moin Sandrine Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Scientific Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (6), pp.248. </w:t>
@@ -1045,77 +1045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleopolyhedrovirus Coocclusion Technology: A New Concept in the Development of Biological Insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.810026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1201,51 +1201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Ricarte-Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.687. </w:t>
@@ -1335,51 +1335,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Lent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1417,90 +1417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining impacts assessment using the LCA methodology: case study of Afema gold mine in Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Blaise Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Belcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasm Théophile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CpGV-M Replication in Type I Resistant Insects: Helper Virus and Order of Ingestion Are Important</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,692 +1679,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des résistances du carpocapse des pommes à différents isolats du virus de la granulose</w:t>
+                <w:t xml:space="preserve">Promoting mixed genotype infections in CpGV: analysis on field and laboratory sprayed apple leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samantha Besse</w:t>
+                <w:t xml:space="preserve">A. Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Microbial and Nematode Control of Invertebrate Pests: Special issue SIP/IOBC 2019, 30 (9), pp.975-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09583157.2020.1771543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695737v1</w:t>
+                <w:t xml:space="preserve">hal-02635181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution des résistances du carpocapse des pommes à différents isolats du virus de la granulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIMpact éco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052595v1</w:t>
+                <w:t xml:space="preserve">hal-03695737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carpocapse des pommes résiste au virus de la granulose</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 738, pp.45-50</w:t>
+              <w:t xml:space="preserve">IIMpact éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03516745v1</w:t>
+                <w:t xml:space="preserve">hal-03052595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Baculovirus AcMNPV Infection Using a Real-Time Method Based on ANCHOR TM DNA Labeling Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Juliant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), art.50 (11 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting mixed genotype infections in CpGV: analysis on field and laboratory sprayed apple leaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+                <w:t xml:space="preserve">Le carpocapse des pommes résiste au virus de la granulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 738, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09583157.2020.1771543⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02635181v1</w:t>
+                <w:t xml:space="preserve">hal-03516745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance of the Host Phenotype on the Preservation of the Genetic Diversity in Codling Moth Granulovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2450,51 +2450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Theulier Saint Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2539,585 +2539,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02310107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of betabaculoviruses to control the tomato leafminer Tuta absoluta (Meyrick)</w:t>
+                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A Gomez-Valderrama</w:t>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Barrera</w:t>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">P Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Belaich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12406⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2126-2136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884623v1</w:t>
+                <w:t xml:space="preserve">hal-02607344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suspended particles on UV disinfection of activated-sludge effluent with the aim of reclamation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Potential of betabaculoviruses to control the tomato leafminer Tuta absoluta (Meyrick)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A Gomez-Valderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Carré</w:t>
+                <w:t xml:space="preserve">G Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Perot</w:t>
+                <w:t xml:space="preserve">M Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jauzein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Belaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P D Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.01.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (1-2), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884620v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to assess habitat fragmentation effects through regional indexes: illustration with forest biodiversity hotspots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of suspended particles on UV disinfection of activated-sludge effluent with the aim of reclamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Esnouf</w:t>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux</w:t>
+                <w:t xml:space="preserve">Jean Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.543-551. </w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.01.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02022772v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A methodology to assess habitat fragmentation effects through regional indexes: illustration with forest biodiversity hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">A. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Roux</w:t>
+                <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23 (11), pp.2126-2136. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.543-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607344v1</w:t>
+                <w:t xml:space="preserve">hal-02022772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity as a means of resilience in metropolitan port areas: Application to the Aix-Marseille case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3177,77 +3177,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3301,594 +3301,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02479346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation technique de filières tertiaires pour la réutilisation des eaux usées traitées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation of water quality by UV/Vis spectrometry in the framework of treated wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Carré</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Liming Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/tsm/201705067⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (3), pp.633-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886559v1</w:t>
+                <w:t xml:space="preserve">hal-02892695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of water quality by UV/Vis spectrometry in the framework of treated wastewater reuse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Liming Lin</w:t>
+                <w:t xml:space="preserve">Host range extension of Cydia pomonella granulovirus: adaptation to Oriental Fruit Moth, Grapholita molesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.096⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.19 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-016-9772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892695v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range extension of Cydia pomonella granulovirus: adaptation to Oriental Fruit Moth, Grapholita molesta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graillot</w:t>
+                <w:t xml:space="preserve">Évaluation technique de filières tertiaires pour la réutilisation des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blachere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (1), pp.19 - 27. </w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.67-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10526-016-9772-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201705067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595095v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an Abandoned Mine on Surrounding Soils, Surface Water and Stream Sediment: Case of SOMIAF Gold Mine, Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,51 +3974,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological transitions toward low-carbon port cities: trends, changes and adaptation processes in Asia and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4095,103 +4095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characteristics of experimental genotype mixtures of Cydia pomonella Granulovirus (CpGV): Ability to control susceptible and resistant pest populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (5), 12 p. </w:t>
@@ -4229,64 +4229,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the vulnerability to pollution of aquifers in a mining area : Afema gold mine case (South-eastern Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Lasm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,684 +4348,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Au cœur des nouvelles filières de recyclage des déchets, les ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre 2015 (4), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rindu1.154.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637447v1</w:t>
+                <w:t xml:space="preserve">hal-02886683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Progressive Adaptation of a CpGV Isolate to Codling Moth Populations Resistant to CpGV-M. &amp;lt;em&amp;gt;Viruses&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (12), pp.6313-6315. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v7122939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02632862v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ``11K'' gene family members sf68, sf95 and sf138 modulate transmissibility and insecticidal properties of Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.03.008⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914358v1</w:t>
+                <w:t xml:space="preserve">hal-02637447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Erratum to &amp;quot;Progressive Adaptation of a CpGV Isolate to Codling Moth Populations Resistant to CpGV-M. &amp;lt;em&amp;gt;Viruses&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachere López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (12), pp.6313-6315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v7122939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02640538v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur des nouvelles filières de recyclage des déchets, les ports</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">The ``11K'' gene family members sf68, sf95 and sf138 modulate transmissibility and insecticidal properties of Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Beperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Novembre 2015 (4), pp.49. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rindu1.154.0049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886683v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immunological method for granulovirus detection in larvae of Tuta absoluta: searching for isolates with prospects for biological control of this pest in Colombia</w:t>
               </w:r>
@@ -5141,103 +5141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superinfection Exclusion in Alphabaculovirus Infections Is Concomitant with Actin Reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Irons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (6), pp.3548-3556. </w:t>
@@ -5269,2292 +5269,2292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progressive adaptation of a CpGV isolate to codling moth populations resistant to CpGV-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10179⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (12), pp.5135-5144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v6125135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00924701v1</w:t>
+                <w:t xml:space="preserve">hal-02635330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progressive adaptation of a CpGV isolate to codling moth populations resistant to CpGV-M</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (12), pp.5135-5144. </w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v6125135⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.10179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02635330v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00924701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-Mediated Differences in Vertical Transmission of a Nucleopolyhedrovirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Carlos A. Zárate</w:t>
+                <w:t xml:space="preserve">Expression of a Peroral Infection Factor Determines Pathogenicity and Population Structure in an Insect Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070932⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e78834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949295v1</w:t>
+                <w:t xml:space="preserve">hal-02949309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulovirus formulations efficiently protect stored and field potatoes from Phthorimaea operculella and Tecia solanivora in Costa Rica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannery Gómez-Bonilla</w:t>
+                <w:t xml:space="preserve">Analagous Population Structures for Two Alphabaculoviruses Highlight a Functional Role for Deletion Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-012-9473-z⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (4), pp.1118-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03021-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04170746v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a viral biopesticide for the control of the Guatemala potato tuber moth Tecia solanivora</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Léry</w:t>
+                <w:t xml:space="preserve">A single sex-linked dominant gene does not fully explain the codling moth's resistance to granulovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.11.014⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (11), pp.1261-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170776v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sf32 Unique Gene of Spodoptera frugiperda Multiple Nucleopolyhedrovirus (SfMNPV) Is a Non-Essential Gene That Could Be Involved in Nucleocapsid Organization in Occlusion-Derived Virions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">Gender-Mediated Differences in Vertical Transmission of a Nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Zárate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77683. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077683⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949305v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of different geographic populations of two potato tuber moth species to genetic variants of Phthorimaea operculella granulovirus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Granulovirus formulations efficiently protect stored and field potatoes from Phthorimaea operculella and Tecia solanivora in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannery Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eea.12115⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (2), pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-012-9473-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169340v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a Peroral Infection Factor Determines Pathogenicity and Population Structure in an Insect Virus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+                <w:t xml:space="preserve">Development of a viral biopesticide for the control of the Guatemala potato tuber moth Tecia solanivora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078834⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949309v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single sex-linked dominant gene does not fully explain the codling moth's resistance to granulovirus</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+                <w:t xml:space="preserve">The sf32 Unique Gene of Spodoptera frugiperda Multiple Nucleopolyhedrovirus (SfMNPV) Is a Non-Essential Gene That Could Be Involved in Nucleocapsid Organization in Occlusion-Derived Virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Beperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.3493⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645745v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analagous Population Structures for Two Alphabaculoviruses Highlight a Functional Role for Deletion Mutants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+                <w:t xml:space="preserve">Responses of different geographic populations of two potato tuber moth species to genetic variants of Phthorimaea operculella granulovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannery Gómez-Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Páez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03021-12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04169361v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of egt is responsible for the fast-killing phenotype of natural deletion genotypes in a Spodoptera frugiperda multiple nucleopolyhedrovirus population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estrogenic and anti-estrogenic activity of 23 commercial textile dyes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Haj Hamouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahgleb Bartegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.08.013⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.131-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170801v1</w:t>
+                <w:t xml:space="preserve">inserm-00843006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+                <w:t xml:space="preserve">Deletion of egt is responsible for the fast-killing phenotype of natural deletion genotypes in a Spodoptera frugiperda multiple nucleopolyhedrovirus population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (3), pp.260-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170844v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costa Rican soils contain highly insecticidal granulovirus strains against Phthorimaea operculella and Tecia solanivora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 136 (7), pp.530-538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01679.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental mixtures of Phthorimaea operculella granulovirus isolates provide high biological efficacy on both Phthorimaea operculella and Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (3), pp.375-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jip.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a naturally-occurring deletion mutant of Spodoptera frugiperda multiple nucleopolyhedrovirus reveals sf58 as a new per os infectivity factor of lepidopteran-infecting baculoviruses</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.10.010⟩</w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.622 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04170795v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic and anti-estrogenic activity of 23 commercial textile dyes.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yosra Haj Hamouda</w:t>
+                <w:t xml:space="preserve">Analysis of a naturally-occurring deletion mutant of Spodoptera frugiperda multiple nucleopolyhedrovirus reveals sf58 as a new per os infectivity factor of lepidopteran-infecting baculoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wissem Mnif</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leopoldo Palma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00843006v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Costa Rican granulovirus strain highly pathogenic against its indigenous hosts, Phthorimaea operculella and Tecia solanivora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (3), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7601,77 +7601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence comparison between three geographically distinct Spodoptera frugiperda multiple nucleopolyhedrovirus isolates: Detecting positively selected genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7735,90 +7735,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of a Spodoptera frugiperda Nucleopolyhedrovirus Deletion Recombinant during Serial Passage in Insects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Possee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 76 (3), pp.803-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7852,90 +7852,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and Biological Analysis of Colombian Phthorimaea operculella Granulovirus Isolated from Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7999,77 +7999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed genotype transmission bodies and virions contribute to the maintenance of diversity in an insect virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8235,1129 +8235,1129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid Visual Tests: Fast and Reliable Detection of Ochratoxin A</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse spatiale pour prévenir les invasions de criquets ravageurs à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Nabais</w:t>
+                <w:t xml:space="preserve">Jean-Marie Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.P. 48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03320044v1</w:t>
+                <w:t xml:space="preserve">hal-02657758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse spatiale pour prévenir les invasions de criquets ravageurs à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rapid Visual Tests: Fast and Reliable Detection of Ochratoxin A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Miossec</w:t>
+                <w:t xml:space="preserve">Elodie Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2 (9), pp.2230-2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins2092230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657758v1</w:t>
+                <w:t xml:space="preserve">hal-03320044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trials of CpGV virus isolates overcoming resistance to CpGV-M</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. Soubabère</w:t>
+                <w:t xml:space="preserve">Mixtures of Complete and pif1- and pif2-Deficient Genotypes Are Required for Increased Potency of an Insect Nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologica Sinica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12250-009-3056-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (10), pp.5127-5136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.02020-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659415v1</w:t>
+                <w:t xml:space="preserve">hal-04171716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry into midgut epithelial cells is a key step in the selection of genotypes in a nucleopolyhedrovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field trials of CpGV virus isolates overcoming resistance to CpGV-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soubabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (4), pp.350-358. </w:t>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.470-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12250-009-3048-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12250-009-3056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171696v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la salinité dans les périmètres irrigués :l’oasis de Fatnassa en Tunisie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entry into midgut epithelial cells is a key step in the selection of genotypes in a nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12250-009-3048-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658407v1</w:t>
+                <w:t xml:space="preserve">hal-04171696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de la salinité dans les périmètres irrigués :l’oasis de Fatnassa en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Saint Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vendeville</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Doriane Mutuel</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661430v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cydia pomonella&amp;lt;/em&amp;gt; granulovirus genotypes overcome virus resistance in the codling moth and improve virus efficiency by selection against resistant hosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonhomme</w:t>
+                <w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01998-08⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668909v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of Complete and pif1- and pif2-Deficient Genotypes Are Required for Increased Potency of an Insect Nucleopolyhedrovirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martine Cerutti</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cydia pomonella&amp;lt;/em&amp;gt; granulovirus genotypes overcome virus resistance in the codling moth and improve virus efficiency by selection against resistant hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (10), pp.5127-5136. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.925-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.02020-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01998-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171716v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure determines speed of kill and occlusion body production in Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (3), pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9416,64 +9416,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of deletion genotypes in an experimental insect virus population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9818,51 +9818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9938,77 +9938,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deletion of the pif gene improves the biosafety of the baculovirus-based technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10093,64 +10093,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10222,77 +10222,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Brighteners Do Not Influence Covert Baculovirus Infection of Spodoptera frugiperda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana-Mabel Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (3), pp.1668-1670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10485,77 +10485,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Importance of Deletion Mutant Genotypes in an Insect Nucleopolyhedrovirus Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10615,64 +10615,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10895,51 +10895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 270 (1530), pp.2249-2255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11003,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11451,152 +11451,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des gènes chez les baculovirus (transcription)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Durantel</w:t>
+                <w:t xml:space="preserve">Two key mutations in the host-range specificity domain of the p143 gene of Autographa californica nucleopolyhedrovirus are required to kill Bombyx mori larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2 (4), pp.285-295</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79, pp.931-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693748v1</w:t>
+                <w:t xml:space="preserve">hal-02693476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pnk/pnl gene (ORF 86) of Autographa californica nucleopolyhedrovirus is a non-essential, immediate early gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11641,273 +11654,260 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 79, pp.629-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal expression of the AcMNPV lef-4 gene and subcellular localization of the protein</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Régulation des gènes chez les baculovirus (transcription)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 241, pp.276-284</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (4), pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687618v1</w:t>
+                <w:t xml:space="preserve">hal-02693748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two key mutations in the host-range specificity domain of the p143 gene of Autographa californica nucleopolyhedrovirus are required to kill Bombyx mori larvae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Croizier</w:t>
+                <w:t xml:space="preserve">Temporal expression of the AcMNPV lef-4 gene and subcellular localization of the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 79, pp.931-935</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 241, pp.276-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693476v1</w:t>
+                <w:t xml:space="preserve">hal-02687618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the gonads of the SimES strain of Drosophila simulans by the hereditary reovirus DSV</w:t>
               </w:r>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13185,51 +13185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing complexity in the development of virus-based biocontrol agents: opportunities and challenges on baculoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the IOBC/WPRS Working group microbial and nematode control of invertebrate pests. Advanced microbial control tools for agroforest challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ponta Delgada, Portugal. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13248,282 +13248,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Cydia pomonella colony resistant to multiple Cydia pomonella granulovirus isolates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests Advanced Microbial Control Tools for Agroforest Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685719v1</w:t>
+                <w:t xml:space="preserve">hal-04807502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">A new Cydia pomonella colony resistant to multiple Cydia pomonella granulovirus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests Advanced Microbial Control Tools for Agroforest Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ponta Delgada, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04807502v1</w:t>
+                <w:t xml:space="preserve">hal-04685719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-based biological control facing climate change</w:t>
               </w:r>
@@ -13591,64 +13591,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability over passages on genotype frequencies and pathogenicity of CpGV mixed genotype populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13699,64 +13699,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How new knowledge on the pathology of baculoviruses modify their use as biological control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICE 2022 - 26. International congress of entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13794,51 +13794,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed infections of type I resistant codling moth larvae in treated orchard leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13889,64 +13889,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Cydia pomonella to all viral isolates used in biological control in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14014,51 +14014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple baculovirus infections in codling moth: CpGV-R5 help to CpGV-M cannot be substituted by CrpeNPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14178,51 +14178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14260,51 +14260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au chevet du territoire, comment évaluer la santé d’un écosystème territorial au regard des stratégies de gestion des ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14362,1607 +14362,1607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the frequency of mixed genotype infections in CpGV</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+                <w:t xml:space="preserve">Genetic variability in Chrysodeixis includens nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Beperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02561860v1</w:t>
+                <w:t xml:space="preserve">hal-02456086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of host effect in two broad host range alphabaculoviruses after serial passaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">High resolution melting point application to the detection of the relative frequencies of genotypes in mixed infections of CpGV in coding moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456066v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in Chrysodeixis includens nucleopolyhedrovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Development of autofluorescent baculoviruses to follow infection in living cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Juliant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duonor-Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456086v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution melting point application to the detection of the relative frequencies of genotypes in mixed infections of CpGV in coding moth</w:t>
+                <w:t xml:space="preserve">Analysis of the frequency of mixed genotype infections in CpGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456053v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02561860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of autofluorescent baculoviruses to follow infection in living cells</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of host effect in two broad host range alphabaculoviruses after serial passaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Duonor-Cerutti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabel M. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Beperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456073v1</w:t>
+                <w:t xml:space="preserve">hal-02456066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’écologie industrielle et territoriale au renouvellement des dynamiques portuaires en matière de gestion des déchets : retours d’expériences à l’échelle internationale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2012 - Colloque interdisciplinaire sur l'écologie industrielle et territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709251v1</w:t>
+                <w:t xml:space="preserve">hal-02740013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740013v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contributions de l’écologie industrielle et territoriale au renouvellement des dynamiques portuaires en matière de gestion des déchets : retours d’expériences à l’échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">COLEIT 2012 - Colloque interdisciplinaire sur l'écologie industrielle et territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740036v1</w:t>
+                <w:t xml:space="preserve">hal-04709251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamics of industrial ecology in port areas : New challenges and real opportunities in Europe and Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Maillefert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lin Liming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics and institutionnal dynamics - 10th International Conference of the European Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">ISIE 2013 - International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ulsan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01825045v1</w:t>
+                <w:t xml:space="preserve">hal-04709311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of industrial ecology in port areas : New challenges and real opportunities in Europe and Asia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Liming</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2013 - International Society for Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ulsan, South Korea</w:t>
+              <w:t xml:space="preserve">Ecological Economics and institutionnal dynamics - 10th International Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709311v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">13th World Conference Cities and Ports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249389v1</w:t>
+                <w:t xml:space="preserve">hal-04709430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
+                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709390v1</w:t>
+                <w:t xml:space="preserve">hal-03249389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
+                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference Cities and Ports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">COLEIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709430v1</w:t>
+                <w:t xml:space="preserve">hal-04709390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use, misuse and abuse of industrial ecology as an analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOTECH&amp;TOOLS Conférence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15987,77 +15987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new isolate overcoming Cydia pomonella resistance to Granulovirus: improvement of its efficiency by selection pressure on resistant hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16125,90 +16125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’efficacité biologique d’un granulovirus pour le contrôle de la teigne guatemaltèque de la pomme de terre tecia solanivora, povolny (1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPP 2006 - 8ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16453,51 +16453,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a baculovirus gene presenting homologies with some DNA directed RNA polymerases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16529,364 +16529,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hereditary reovirus responsible for the S morphological character in Drosophila simulans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Drosophila melanogaster as a vector of phytopathogenic fungi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.A. Comendador</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scolieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Europeen drosophila research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782628v1</w:t>
+                <w:t xml:space="preserve">hal-02782994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster as a vector of phytopathogenic fungi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature effect on the expressivity of a bristle anomalous morphology of D. simulans determined by a reovirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Comendador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Scolieri</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Europeen drosophila research conference</w:t>
+              <w:t xml:space="preserve">10. European drosophila research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782994v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on the expressivity of a bristle anomalous morphology of D. simulans determined by a reovirus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hereditary reovirus responsible for the S morphological character in Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Comendador</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Plus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European drosophila research conference</w:t>
+              <w:t xml:space="preserve">10. Europeen drosophila research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782897v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hereditary reo-like virus as a putative agent of the S character in Drosophila simulans.</w:t>
               </w:r>
@@ -17051,51 +17051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cuartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Patricia Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17195,64 +17195,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baculovirus recombinants marques à l’aide d’un système de marquage de l’ADN fluorescent et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachere López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17341,51 +17341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17571,51 +17571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5000261B"/>
+    <w:nsid w:val="8AE51140"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17802,51 +17802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlopezfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032882580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-5465-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-mines-ales.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrosciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907970v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Ferber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17020142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05324445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapi D&#233;sir&#233; Sosth&#232;ne Atto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Koffi Chiay&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/aees-13-3-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Moin Sandrine Tivoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n6p248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03542569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.810026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03621864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arrizubieta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Sim&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ricarte-Bermejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03007107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Beperet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02180-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03327313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamryn Marsberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02431261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02635181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hinsberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2020.1771543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Ferber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Ghiringhelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.01.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595095v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9772-x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2017.8.9.1031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Koffi Yao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122939" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beperet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uribe-Velez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villamizar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.941043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6125135" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Virto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Z&#225;rate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Murillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caballero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070932" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannery G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Murillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9473-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6SM64TM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carpio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Beperet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Barrera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077683" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel-Correal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGLLZH97-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949309v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078834" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonhomme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3493" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/429EB67F1D5D8AD4A2CD16C2FC2D2F88788BC72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169361v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Serrano" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-12" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.08.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89QWZ591-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171161v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01679.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZQP0C41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170827v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G&#243;mez" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.04.012" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ802D2L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.10.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N98L3LK6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Haj Hamouda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2011.01156.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Possee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01894-09" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00999-10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1838" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320044v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nabais" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins2092230" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ondet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tallot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3056-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171696v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3048-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658407v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubab&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01998-08" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02020-08" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2007.12.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ2FSMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171992v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N387MKP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJTJ5JW9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.07.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND73KQZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mabel Martinez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.3.1668-1670.2005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Bel Haj Rhouma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti-Duonor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkhadir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayeb" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2005.08.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PK5LHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4254-4262.20" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-004-6784-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMC28SCC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088798" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kikhno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Croizier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Croizier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croizier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croizier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zeddam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendiharjo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haris Ramadhan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693748v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durantel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ayres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Possee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreiro Rios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Comendador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lovec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldfarb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Stewart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirst" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Merryweather" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jane Cayley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/352085a0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7QJRLJMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Veyrunes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comendador" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comendador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893676v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kuhl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169533v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752397v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276614v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561860v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456066v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Belda" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456086v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguirre" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456073v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Joy Ondet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wahyuni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwanto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendillarjo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izaabel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782628v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782994v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scolieri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782897v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cuartas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Barrera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971312v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040431" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlopezfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032882580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-5465-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-mines-ales.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrosciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Ferber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17020142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05324445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapi D&#233;sir&#233; Sosth&#232;ne Atto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Koffi Chiay&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/aees-13-3-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Moin Sandrine Tivoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n6p248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03542569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.810026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03621864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arrizubieta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Sim&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ricarte-Bermejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03007107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Beperet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02180-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03327313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamryn Marsberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02635181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hinsberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2020.1771543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02431261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Ferber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belaich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Ghiringhelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12406" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.096" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9772-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2017.8.9.1031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Koffi Yao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere L&#243;pez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122939" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beperet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.03.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uribe-Velez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villamizar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.941043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6125135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078834" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Serrano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/429EB67F1D5D8AD4A2CD16C2FC2D2F88788BC72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Virto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Z&#225;rate" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Murillo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caballero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannery G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Murillo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9473-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6SM64TM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carpio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949305v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Beperet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Barrera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel-Correal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGLLZH97-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Haj Hamouda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.08.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89QWZ591-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171161v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01679.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZQP0C41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G&#243;mez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.04.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ802D2L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.10.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N98L3LK6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2011.01156.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Possee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01894-09" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00999-10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1838" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nabais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins2092230" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171716v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02020-08" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ondet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tallot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3056-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3048-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubab&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01998-08" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2007.12.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ2FSMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171992v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N387MKP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJTJ5JW9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.07.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND73KQZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mabel Martinez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.3.1668-1670.2005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Bel Haj Rhouma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti-Duonor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkhadir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayeb" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2005.08.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PK5LHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4254-4262.20" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-004-6784-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMC28SCC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088798" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kikhno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Croizier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Croizier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croizier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croizier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zeddam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendiharjo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haris Ramadhan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693476v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695017v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durantel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ayres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Possee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693748v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreiro Rios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Comendador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lovec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldfarb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Stewart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirst" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Merryweather" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jane Cayley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/352085a0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7QJRLJMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Veyrunes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comendador" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comendador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893676v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kuhl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169533v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752397v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276614v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456086v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguirre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561860v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456066v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Belda" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Joy Ondet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wahyuni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwanto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendillarjo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izaabel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782994v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scolieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782628v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cuartas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Barrera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971312v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040431" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>