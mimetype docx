--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -308,706 +308,706 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
+                <w:t xml:space="preserve">Baculovirus Genetic Diversity and Population Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tara Soleimani</w:t>
+                <w:t xml:space="preserve">Miguel López-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v17020142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234982v1</w:t>
+                <w:t xml:space="preserve">hal-04907970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baculovirus Genetic Diversity and Population Structure</w:t>
+                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Ferber</w:t>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v17020142⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.107782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907970v2</w:t>
+                <w:t xml:space="preserve">hal-04845519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Environmental Evaluation of the Mining Industry, Proposal of a New Method: Mining Environmental Impact Assessment Methodology (MEIAM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yapi Désiré Sosthène Atto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Koffi Chiayé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Blaise Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Ecology and Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.64-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12691/aees-13-3-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04845519v1</w:t>
+                <w:t xml:space="preserve">hal-05324445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type V: A sex-linked crossed resistance to three Cydia pomonella granulovirus isolates, with different levels of dominance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 205, pp.105777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.biocontrol.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05051405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Evaluation of the Mining Industry, Proposal of a New Method: Mining Environmental Impact Assessment Methodology (MEIAM)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ecology and Environmental Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7/8, pp.32-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12691/aees-13-3-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05324445v1</w:t>
+                <w:t xml:space="preserve">hal-05234982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation Hydro-Chimique et Évaluation de la Qualité des Eaux Souterraines de l’Environnement Minier du Canton Afema (Sud-Est de la Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouassi Ernest Ahoussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Blaise Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Moin Sandrine Tivoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Scientific Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (6), pp.248. </w:t>
@@ -1045,77 +1045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleopolyhedrovirus Coocclusion Technology: A New Concept in the Development of Biological Insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.810026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Ricarte-Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.687. </w:t>
@@ -1309,77 +1309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Lent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1417,90 +1417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining impacts assessment using the LCA methodology: case study of Afema gold mine in Ivory Coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Blaise Koffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Belcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lasm Théophile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CpGV-M Replication in Type I Resistant Insects: Helper Virus and Order of Ingestion Are Important</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1679,1471 +1679,1471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03327313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting mixed genotype infections in CpGV: analysis on field and laboratory sprayed apple leaves</w:t>
+                <w:t xml:space="preserve">Evolution des résistances du carpocapse des pommes à différents isolats du virus de la granulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hinsberger</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02635181v1</w:t>
+                <w:t xml:space="preserve">hal-03695737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des résistances du carpocapse des pommes à différents isolats du virus de la granulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Besse</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">IIMpact éco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695737v1</w:t>
+                <w:t xml:space="preserve">hal-03052595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Le carpocapse des pommes résiste au virus de la granulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIMpact éco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.75-77</w:t>
+              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 738, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03052595v1</w:t>
+                <w:t xml:space="preserve">hal-03516745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Baculovirus AcMNPV Infection Using a Real-Time Method Based on ANCHOR TM DNA Labeling Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Graillot</w:t>
+                <w:t xml:space="preserve">Sylvie Juliant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (1), art.50 (11 p.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/v12010050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le carpocapse des pommes résiste au virus de la granulose</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Promoting mixed genotype infections in CpGV: analysis on field and laboratory sprayed apple leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Microbial and Nematode Control of Invertebrate Pests: Special issue SIP/IOBC 2019, 30 (9), pp.975-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09583157.2020.1771543⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03516745v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Host Phenotype on the Preservation of the Genetic Diversity in Codling Moth Granulovirus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A combination of real-time PCR and high-resolution melting analysis to detect and identify CpGV genotypes involved in type I resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Theulier Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Special Issue : Insect Viruses and Pest Management, 11 (7), pp.art. 621. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11070621⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11080723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338847v1</w:t>
+                <w:t xml:space="preserve">hal-02310107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of real-time PCR and high-resolution melting analysis to detect and identify CpGV genotypes involved in type I resistance</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Importance of the Host Phenotype on the Preservation of the Genetic Diversity in Codling Moth Granulovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.723. </w:t>
+              <w:t xml:space="preserve">, 2019, Special Issue : Insect Viruses and Pest Management, 11 (7), pp.art. 621. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11080723⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11070621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310107v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
+                <w:t xml:space="preserve">Potential of betabaculoviruses to control the tomato leafminer Tuta absoluta (Meyrick)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+                <w:t xml:space="preserve">J.A Gomez-Valderrama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
+                <w:t xml:space="preserve">G Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Roux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">M Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Belaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P D Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 142 (1-2), pp.67-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jen.12406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02607344v1</w:t>
+                <w:t xml:space="preserve">hal-02884623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of betabaculoviruses to control the tomato leafminer Tuta absoluta (Meyrick)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of suspended particles on UV disinfection of activated-sludge effluent with the aim of reclamation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Barrera</w:t>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Jean Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Belaich</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jen.12406⟩</w:t>
+              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884623v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of suspended particles on UV disinfection of activated-sludge effluent with the aim of reclamation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology to assess habitat fragmentation effects through regional indexes: illustration with forest biodiversity hotspots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Carré</w:t>
+                <w:t xml:space="preserve">A. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Perot</w:t>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jauzein</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.87-93. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.543-551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwpe.2018.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.01.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884620v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02022772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology to assess habitat fragmentation effects through regional indexes: illustration with forest biodiversity hotspots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Developing characterisation factors for land fragmentation impacts on biodiversity in LCA: key learnings from a sugarcane case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Larrey Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Esnouf</w:t>
+                <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Roux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Paul Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rosenbaum</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.543-551. </w:t>
+              <w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23 (11), pp.2126-2136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.01.068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11367-018-1449-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02022772v1</w:t>
+                <w:t xml:space="preserve">hal-02607344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity as a means of resilience in metropolitan port areas: Application to the Aix-Marseille case study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145, pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3171,551 +3171,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Estimation of water quality by UV/Vis spectrometry in the framework of treated wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (3), pp.633-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02479346v1</w:t>
+                <w:t xml:space="preserve">hal-02892695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of water quality by UV/Vis spectrometry in the framework of treated wastewater reuse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Host range extension of Cydia pomonella granulovirus: adaptation to Oriental Fruit Moth, Grapholita molesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.096⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.19 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-016-9772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892695v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range extension of Cydia pomonella granulovirus: adaptation to Oriental Fruit Moth, Grapholita molesta</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-016-9772-x⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595095v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.1113-1121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605597v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02479346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation technique de filières tertiaires pour la réutilisation des eaux usées traitées</w:t>
               </w:r>
@@ -3831,77 +3831,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an Abandoned Mine on Surrounding Soils, Surface Water and Stream Sediment: Case of SOMIAF Gold Mine, Côte d’Ivoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Lasm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3974,90 +3974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-ecological transitions toward low-carbon port cities: trends, changes and adaptation processes in Asia and Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Suck Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 114, pp.362-375. </w:t>
@@ -4095,103 +4095,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological characteristics of experimental genotype mixtures of Cydia pomonella Granulovirus (CpGV): Ability to control susceptible and resistant pest populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 8 (5), 12 p. </w:t>
@@ -4229,64 +4229,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of the vulnerability to pollution of aquifers in a mining area : Afema gold mine case (South-eastern Côte d'Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Lasm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4348,684 +4348,684 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au cœur des nouvelles filières de recyclage des déchets, les ports</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rindu1.154.0049⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886683v1</w:t>
+                <w:t xml:space="preserve">hal-02640538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.566. </w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640538v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Erratum to &amp;quot;Progressive Adaptation of a CpGV Isolate to Codling Moth Populations Resistant to CpGV-M. &amp;lt;em&amp;gt;Viruses&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachere López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (12), pp.6313-6315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v7122939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637447v1</w:t>
+                <w:t xml:space="preserve">hal-02632862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Progressive Adaptation of a CpGV Isolate to Codling Moth Populations Resistant to CpGV-M. &amp;lt;em&amp;gt;Viruses&amp;lt;/em&amp;gt;</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ``11K'' gene family members sf68, sf95 and sf138 modulate transmissibility and insecticidal properties of Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Beperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v7122939⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632862v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02914358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ``11K'' gene family members sf68, sf95 and sf138 modulate transmissibility and insecticidal properties of Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oihane Simon</w:t>
+                <w:t xml:space="preserve">Au cœur des nouvelles filières de recyclage des déchets, les ports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Williams</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 127, pp.101-109. </w:t>
+              <w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Novembre 2015 (4), pp.49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rindu1.154.0049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914358v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An immunological method for granulovirus detection in larvae of Tuta absoluta: searching for isolates with prospects for biological control of this pest in Colombia</w:t>
               </w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Uribe-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5141,103 +5141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superinfection Exclusion in Alphabaculovirus Infections Is Concomitant with Actin Reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Irons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (6), pp.3548-3556. </w:t>
@@ -5275,103 +5275,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive adaptation of a CpGV isolate to codling moth populations resistant to CpGV-M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (12), pp.5135-5144. </w:t>
@@ -5409,103 +5409,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5533,2028 +5533,2028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00924701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of a Peroral Infection Factor Determines Pathogenicity and Population Structure in an Insect Virus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Gender-Mediated Differences in Vertical Transmission of a Nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Virto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos A. Zárate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (11), pp.e78834. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078834⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02949309v1</w:t>
+                <w:t xml:space="preserve">hal-02949295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analagous Population Structures for Two Alphabaculoviruses Highlight a Functional Role for Deletion Mutants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Granulovirus formulations efficiently protect stored and field potatoes from Phthorimaea operculella and Tecia solanivora in Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannery Gómez-Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.03021-12⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (2), pp.215-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-012-9473-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169361v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single sex-linked dominant gene does not fully explain the codling moth's resistance to granulovirus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Development of a viral biopesticide for the control of the Guatemala potato tuber moth Tecia solanivora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Carpio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.3493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (2), pp.184-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02645745v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender-Mediated Differences in Vertical Transmission of a Nucleopolyhedrovirus</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The sf32 Unique Gene of Spodoptera frugiperda Multiple Nucleopolyhedrovirus (SfMNPV) Is a Non-Essential Gene That Could Be Involved in Nucleocapsid Organization in Occlusion-Derived Virions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Beperet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gloria Barrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070932⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e77683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949295v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Granulovirus formulations efficiently protect stored and field potatoes from Phthorimaea operculella and Tecia solanivora in Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Responses of different geographic populations of two potato tuber moth species to genetic variants of Phthorimaea operculella granulovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannery Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Páez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-012-9473-z⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.n/a-n/a. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eea.12115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170746v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a viral biopesticide for the control of the Guatemala potato tuber moth Tecia solanivora</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A single sex-linked dominant gene does not fully explain the codling moth's resistance to granulovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.11.014⟩</w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (11), pp.1261-1266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ps.3493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170776v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sf32 Unique Gene of Spodoptera frugiperda Multiple Nucleopolyhedrovirus (SfMNPV) Is a Non-Essential Gene That Could Be Involved in Nucleocapsid Organization in Occlusion-Derived Virions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gloria Barrera</w:t>
+                <w:t xml:space="preserve">Analagous Population Structures for Two Alphabaculoviruses Highlight a Functional Role for Deletion Mutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaya Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0077683⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 79 (4), pp.1118-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03021-12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949305v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responses of different geographic populations of two potato tuber moth species to genetic variants of Phthorimaea operculella granulovirus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of a Peroral Infection Factor Determines Pathogenicity and Population Structure in an Insect Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (11), pp.e78834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0078834⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eea.12115⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04169340v1</w:t>
+                <w:t xml:space="preserve">hal-02949309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estrogenic and anti-estrogenic activity of 23 commercial textile dyes.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deletion of egt is responsible for the fast-killing phenotype of natural deletion genotypes in a Spodoptera frugiperda multiple nucleopolyhedrovirus population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.08.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 111 (3), pp.260-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00843006v1</w:t>
+                <w:t xml:space="preserve">hal-04170801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of egt is responsible for the fast-killing phenotype of natural deletion genotypes in a Spodoptera frugiperda multiple nucleopolyhedrovirus population</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Costa Rican soils contain highly insecticidal granulovirus strains against Phthorimaea operculella and Tecia solanivora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gómez-Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (7), pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01679.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.08.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170801v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rican soils contain highly insecticidal granulovirus strains against Phthorimaea operculella and Tecia solanivora</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Experimental mixtures of Phthorimaea operculella granulovirus isolates provide high biological efficacy on both Phthorimaea operculella and Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01679.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 110 (3), pp.375-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171161v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental mixtures of Phthorimaea operculella granulovirus isolates provide high biological efficacy on both Phthorimaea operculella and Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2012.04.012⟩</w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.622 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04170827v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+                <w:t xml:space="preserve">Analysis of a naturally-occurring deletion mutant of Spodoptera frugiperda multiple nucleopolyhedrovirus reveals sf58 as a new per os infectivity factor of lepidopteran-infecting baculoviruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopoldo Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (1), pp.117-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.10.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170844v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a naturally-occurring deletion mutant of Spodoptera frugiperda multiple nucleopolyhedrovirus reveals sf58 as a new per os infectivity factor of lepidopteran-infecting baculoviruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oihane Simón</w:t>
+                <w:t xml:space="preserve">Estrogenic and anti-estrogenic activity of 23 commercial textile dyes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziza Ibn Hadj Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Haj Hamouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leopoldo Palma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wissem Mnif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahgleb Bartegi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2011.10.010⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.131-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2012.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04170795v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00843006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Costa Rican granulovirus strain highly pathogenic against its indigenous hosts, Phthorimaea operculella and Tecia solanivora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (3), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7601,90 +7601,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence comparison between three geographically distinct Spodoptera frugiperda multiple nucleopolyhedrovirus isolates: Detecting positively selected genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (1), pp.33-42. </w:t>
@@ -7716,615 +7716,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Spodoptera frugiperda Nucleopolyhedrovirus Deletion Recombinant during Serial Passage in Insects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">Genetic and Biological Analysis of Colombian Phthorimaea operculella Granulovirus Isolated from Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Possee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (3), pp.803-809. </w:t>
+              <w:t xml:space="preserve">, 2010, 76 (22), pp.7617-7625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01894-09⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00999-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171660v1</w:t>
+                <w:t xml:space="preserve">hal-04662769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Biological Analysis of Colombian Phthorimaea operculella Granulovirus Isolated from Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mixed genotype transmission bodies and virions contribute to the maintenance of diversity in an insect virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 76 (22), pp.7617-7625. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (1683), pp.943-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00999-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662769v1</w:t>
+                <w:t xml:space="preserve">hal-04171684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed genotype transmission bodies and virions contribute to the maintenance of diversity in an insect virus</w:t>
+                <w:t xml:space="preserve">Systèmes d’information et observatoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Marc Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171684v1</w:t>
+                <w:t xml:space="preserve">hal-02657553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’information et observatoires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Stability of a Spodoptera frugiperda Nucleopolyhedrovirus Deletion Recombinant during Serial Passage in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Possee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (3), pp.803-809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01894-09⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657553v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale pour prévenir les invasions de criquets ravageurs à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8366,77 +8366,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid Visual Tests: Fast and Reliable Detection of Ochratoxin A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (9), pp.2230-2241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8464,900 +8464,900 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of Complete and pif1- and pif2-Deficient Genotypes Are Required for Increased Potency of an Insect Nucleopolyhedrovirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Entry into midgut epithelial cells is a key step in the selection of genotypes in a nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 83 (10), pp.5127-5136. </w:t>
+              <w:t xml:space="preserve">Virologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.350-358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.02020-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12250-009-3048-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171716v1</w:t>
+                <w:t xml:space="preserve">hal-04171696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trials of CpGV virus isolates overcoming resistance to CpGV-M</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Berling</w:t>
+                <w:t xml:space="preserve">Gestion de la salinité dans les périmètres irrigués :l’oasis de Fatnassa en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Rey</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Ondet</w:t>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tallot</w:t>
+                <w:t xml:space="preserve">Herve Saint Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Soubabère</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659415v1</w:t>
+                <w:t xml:space="preserve">hal-02658407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry into midgut epithelial cells is a key step in the selection of genotypes in a nucleopolyhedrovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field trials of CpGV virus isolates overcoming resistance to CpGV-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soubabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (4), pp.350-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12250-009-3048-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.470-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12250-009-3056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171696v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la salinité dans les périmètres irrigués :l’oasis de Fatnassa en Tunisie</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
+                <w:t xml:space="preserve">Agnès Vendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fran?oise-Xavi?re Jousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Devise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (9), pp.4678-4689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658407v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Doriane Mutuel</w:t>
+                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cydia pomonella&amp;lt;/em&amp;gt; granulovirus genotypes overcome virus resistance in the codling moth and improve virus efficiency by selection against resistant hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Soubabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.02401-08⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 75 (4), pp.925-930. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01998-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661430v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cydia pomonella&amp;lt;/em&amp;gt; granulovirus genotypes overcome virus resistance in the codling moth and improve virus efficiency by selection against resistant hosts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Antoine Bonhomme</w:t>
+                <w:t xml:space="preserve">Mixtures of Complete and pif1- and pif2-Deficient Genotypes Are Required for Increased Potency of an Insect Nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 75 (4), pp.925-930. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (10), pp.5127-5136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.01998-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.02020-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668909v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure determines speed of kill and occlusion body production in Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (3), pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9397,278 +9397,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of deletion genotypes in an experimental insect virus population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3394⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171992v1</w:t>
+                <w:t xml:space="preserve">hal-02659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of deletion genotypes in an experimental insect virus population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1588), pp.783-790. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659558v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
               </w:r>
@@ -9938,90 +9938,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The deletion of the pif gene improves the biosafety of the baculovirus-based technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Mutuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10061,549 +10061,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence and transcriptional analysis of the pif gene of Spodoptera frugiperda nucleopolyhedrovirus (SfMNPV)</w:t>
+                <w:t xml:space="preserve">Functional Importance of Deletion Mutant Genotypes in an Insect Nucleopolyhedrovirus Population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 108 (1-2), pp.213-220. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2004.07.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.8.4254-4262.20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171997v1</w:t>
+                <w:t xml:space="preserve">hal-04172039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Brighteners Do Not Influence Covert Baculovirus Infection of Spodoptera frugiperda</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Nucleotide sequence and transcriptional analysis of the pif gene of Spodoptera frugiperda nucleopolyhedrovirus (SfMNPV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.3.1668-1670.2005⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108 (1-2), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2004.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172043v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticidal effects of Buthus occitanus tunetanus BotIT6 toxin expressed in Escherichia coli and baculovirus/insect cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical Brighteners Do Not Influence Covert Baculovirus Infection of Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Mabel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2005.08.008⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (3), pp.1668-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.3.1668-1670.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375272v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Importance of Deletion Mutant Genotypes in an Insect Nucleopolyhedrovirus Population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insecticidal effects of Buthus occitanus tunetanus BotIT6 toxin expressed in Escherichia coli and baculovirus/insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Bel Haj Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cerutti-Duonor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Benkhadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goudey-Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (12), pp.1376-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2005.08.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.8.4254-4262.20⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04172039v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Partial Genetic Map of Spodoptera frugiperda Nucleopolyhedrovirus (SfMNPV) Genome</w:t>
               </w:r>
@@ -10615,77 +10615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (3), pp.403-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10856,90 +10856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective or effective? Mutualistic interactions between virus genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 270 (1530), pp.2249-2255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11150,51 +11150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 83 (12), pp.3013-3022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11228,51 +11228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, distribution and mobility of bro gene sequences in Bombyx mori nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,51 +11388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangoendiharjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Haris Ramadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74, pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11451,493 +11451,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two key mutations in the host-range specificity domain of the p143 gene of Autographa californica nucleopolyhedrovirus are required to kill Bombyx mori larvae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Argaud</w:t>
+                <w:t xml:space="preserve">The pnk/pnl gene (ORF 86) of Autographa californica nucleopolyhedrovirus is a non-essential, immediate early gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Possee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 79, pp.931-935</w:t>
+              <w:t xml:space="preserve">, 1998, 79, pp.629-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693476v1</w:t>
+                <w:t xml:space="preserve">hal-02695017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pnk/pnl gene (ORF 86) of Autographa californica nucleopolyhedrovirus is a non-essential, immediate early gene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Régulation des gènes chez les baculovirus (transcription)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Ayres</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 79, pp.629-637</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (4), pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695017v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des gènes chez les baculovirus (transcription)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+                <w:t xml:space="preserve">Temporal expression of the AcMNPV lef-4 gene and subcellular localization of the protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Ravallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2 (4), pp.285-295</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 241, pp.276-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02693748v1</w:t>
+                <w:t xml:space="preserve">hal-02687618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal expression of the AcMNPV lef-4 gene and subcellular localization of the protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Durantel</w:t>
+                <w:t xml:space="preserve">Two key mutations in the host-range specificity domain of the p143 gene of Autographa californica nucleopolyhedrovirus are required to kill Bombyx mori larvae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 241, pp.276-284</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79, pp.931-935</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687618v1</w:t>
+                <w:t xml:space="preserve">hal-02693476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the gonads of the SimES strain of Drosophila simulans by the hereditary reovirus DSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreiro Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12066,51 +12066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 13, pp.392-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 86, pp.934-939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12243,103 +12243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete DNA sequence of Autographa californica nuclear polyhedrosis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Ayres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Howard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kuzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Possee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 202, pp.586-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12364,51 +12364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of the hereditary S character in Drosophila simulans: effects of aging and temperature treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12472,51 +12472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Merryweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12592,51 +12592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila S virus is a member of Reoviridae family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12713,51 +12713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Garcia-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 54, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12795,51 +12795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila S virus, a hereditary reolike virus, probable agent of the morphological S character in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Comendador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13071,51 +13071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique sélection évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 18 (2), pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13172,64 +13172,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing complexity in the development of virus-based biocontrol agents: opportunities and challenges on baculoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Meeting of the IOBC/WPRS Working group microbial and nematode control of invertebrate pests. Advanced microbial control tools for agroforest challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ponta Delgada, Portugal. pp.104-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13248,312 +13248,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A new Cydia pomonella colony resistant to multiple Cydia pomonella granulovirus isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gingueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gauffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Maugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests Advanced Microbial Control Tools for Agroforest Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ponta Delgada, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807502v1</w:t>
+                <w:t xml:space="preserve">hal-04685719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Cydia pomonella colony resistant to multiple Cydia pomonella granulovirus isolates</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th meeting of the IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests Advanced Microbial Control Tools for Agroforest Challenges</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11159/icesa24.180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685719v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-based biological control facing climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13591,77 +13591,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability over passages on genotype frequencies and pathogenicity of CpGV mixed genotype populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13686,77 +13686,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How new knowledge on the pathology of baculoviruses modify their use as biological control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICE 2022 - 26. International congress of entomology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13794,64 +13794,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed infections of type I resistant codling moth larvae in treated orchard leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology and Microbial Control &amp; 53rd Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13889,90 +13889,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistance of Cydia pomonella to all viral isolates used in biological control in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Renoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology and Microbial Control &amp; 53rd Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
@@ -14014,51 +14014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple baculovirus infections in codling moth: CpGV-R5 help to CpGV-M cannot be substituted by CrpeNPV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Knox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14139,90 +14139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la santé d'un écosystème territorial au regard des stratégies de gestion des ressources : une entrée épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFEP 2020 - 10e congrès de l'Association Française d'Economie Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14260,77 +14260,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au chevet du territoire, comment évaluer la santé d’un écosystème territorial au regard des stratégies de gestion des ressources ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14362,1594 +14362,1594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability in Chrysodeixis includens nucleopolyhedrovirus</w:t>
+                <w:t xml:space="preserve">Study of host effect in two broad host range alphabaculoviruses after serial passaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Aguirre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Isabel M. Belda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456086v1</w:t>
+                <w:t xml:space="preserve">hal-02456066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High resolution melting point application to the detection of the relative frequencies of genotypes in mixed infections of CpGV in coding moth</w:t>
+                <w:t xml:space="preserve">Analysis of the frequency of mixed genotype infections in CpGV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456053v1</w:t>
+                <w:t xml:space="preserve">hal-02561860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of autofluorescent baculoviruses to follow infection in living cells</w:t>
+                <w:t xml:space="preserve">High resolution melting point application to the detection of the relative frequencies of genotypes in mixed infections of CpGV in coding moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Martine Duonor-Cerutti</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Theulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456073v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the frequency of mixed genotype infections in CpGV</w:t>
+                <w:t xml:space="preserve">Development of autofluorescent baculoviruses to follow infection in living cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Juliant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Duonor-Cerutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02561860v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of host effect in two broad host range alphabaculoviruses after serial passaging</w:t>
+                <w:t xml:space="preserve">Genetic variability in Chrysodeixis includens nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel M. Belda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Eduardo Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456066v1</w:t>
+                <w:t xml:space="preserve">hal-02456086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+                <w:t xml:space="preserve">Contributions de l’écologie industrielle et territoriale au renouvellement des dynamiques portuaires en matière de gestion des déchets : retours d’expériences à l’échelle internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">COLEIT 2012 - Colloque interdisciplinaire sur l'écologie industrielle et territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740013v1</w:t>
+                <w:t xml:space="preserve">hal-04709251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740036v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions de l’écologie industrielle et territoriale au renouvellement des dynamiques portuaires en matière de gestion des déchets : retours d’expériences à l’échelle internationale</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2012 - Colloque interdisciplinaire sur l'écologie industrielle et territoriale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t>
+              <w:t xml:space="preserve">2. Stakeholders Congress IPM innovation in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709251v1</w:t>
+                <w:t xml:space="preserve">hal-02740036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of industrial ecology in port areas : New challenges and real opportunities in Europe and Asia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Liming</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Muriel Maillefert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2013 - International Society for Industrial Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Ulsan, South Korea</w:t>
+              <w:t xml:space="preserve">Ecological Economics and institutionnal dynamics - 10th International Conference of the European Society for Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709311v1</w:t>
+                <w:t xml:space="preserve">hal-01825045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Dynamics of industrial ecology in port areas : New challenges and real opportunities in Europe and Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Blouin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lin Liming</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics and institutionnal dynamics - 10th International Conference of the European Society for Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">ISIE 2013 - International Society for Industrial Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Ulsan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825045v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
+                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th World Conference Cities and Ports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709430v1</w:t>
+                <w:t xml:space="preserve">hal-03249389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparative des pratiques d'écologie industrielle au sein des territoires portuaires à l'échelle internationale</w:t>
+                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
+              <w:t xml:space="preserve">COLEIT 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03249389v1</w:t>
+                <w:t xml:space="preserve">hal-04709390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des approches cloisonnées à l’approche territoriale, plus-value des interactions fonctionnelles dans les territoires industrialo-portuaires</w:t>
+                <w:t xml:space="preserve">Mise en oeuvre de l’écologie industrielle dans les territoires portuaires : Retours d’expériences et analyse croisée à l’échelle internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLEIT 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
+              <w:t xml:space="preserve">13th World Conference Cities and Ports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709390v1</w:t>
+                <w:t xml:space="preserve">hal-04709430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use, misuse and abuse of industrial ecology as an analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15987,77 +15987,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new isolate overcoming Cydia pomonella resistance to Granulovirus: improvement of its efficiency by selection pressure on resistant hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Soubabère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16125,90 +16125,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’efficacité biologique d’un granulovirus pour le contrôle de la teigne guatemaltèque de la pomme de terre tecia solanivora, povolny (1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Rebaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPP 2006 - 8ème CONFÉRENCE INTERNATIONALE SUR LES MALADIES DES PLANTES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16384,51 +16384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Izaabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit flies of economic importance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16453,64 +16453,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a baculovirus gene presenting homologies with some DNA directed RNA polymerases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16548,51 +16548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila melanogaster as a vector of phytopathogenic fungi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16669,51 +16669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Garcia-Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16764,51 +16764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hereditary reovirus responsible for the S morphological character in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16872,51 +16872,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hereditary reo-like virus as a putative agent of the S character in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17051,51 +17051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cuartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Patricia Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17195,77 +17195,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baculovirus recombinants marques à l’aide d’un système de marquage de l’ADN fluorescent et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachere López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081474. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17328,51 +17328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17403,51 +17403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue &amp;quot;Insect Viruses and Pest Management&amp;quot; - Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses (MDPI) - Special Issue “Insect Viruses and Pest Management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17571,51 +17571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AE51140"/>
+    <w:nsid w:val="DFB41AA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17802,51 +17802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlopezfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032882580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-5465-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-mines-ales.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrosciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907970v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Ferber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17020142" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05324445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapi D&#233;sir&#233; Sosth&#232;ne Atto" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Koffi Chiay&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/aees-13-3-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Moin Sandrine Tivoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n6p248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03542569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.810026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03621864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arrizubieta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Sim&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ricarte-Bermejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03007107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Beperet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02180-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03327313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamryn Marsberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02635181v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hinsberger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2020.1771543" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695737v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02431261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re Lopez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010050" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Roux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barrera" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Ferber" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belaich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Ghiringhelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12406" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884620v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.01.016" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892695v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.096" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595095v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9772-x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2017.8.9.1031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Koffi Yao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632862v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berling" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere L&#243;pez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122939" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914358v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beperet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Simon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.03.008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uribe-Velez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villamizar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.941043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6125135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949309v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078834" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169361v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Serrano" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-12" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonhomme" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3493" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/429EB67F1D5D8AD4A2CD16C2FC2D2F88788BC72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Virto" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Z&#225;rate" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Murillo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caballero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070932" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170746v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannery G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Murillo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9473-z" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6SM64TM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170776v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carpio" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;ry" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.014" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949305v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Beperet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Barrera" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077683" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169340v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel-Correal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12115" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGLLZH97-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843006v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Haj Hamouda" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.08.003" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170801v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.08.013" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89QWZ591-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171161v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01679.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZQP0C41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170827v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G&#243;mez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.04.012" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ802D2L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.10.010" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N98L3LK6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2011.01156.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Possee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01894-09" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00999-10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1838" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nabais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins2092230" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171716v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02020-08" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659415v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rey" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ondet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tallot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3056-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171696v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3048-x" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658407v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668909v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubab&#232;re" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lery" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01998-08" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2007.12.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ2FSMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171992v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N387MKP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJTJ5JW9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.07.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND73KQZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mabel Martinez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.3.1668-1670.2005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Bel Haj Rhouma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti-Duonor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkhadir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayeb" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2005.08.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PK5LHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4254-4262.20" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-004-6784-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMC28SCC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088798" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kikhno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Croizier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Croizier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croizier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croizier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zeddam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendiharjo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haris Ramadhan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693476v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695017v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durantel" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ayres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Possee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693748v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687618v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreiro Rios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Comendador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lovec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldfarb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Stewart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirst" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Merryweather" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jane Cayley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/352085a0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7QJRLJMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Veyrunes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comendador" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comendador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893676v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kuhl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169533v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752397v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276614v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456086v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguirre" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456073v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561860v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456066v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Belda" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Joy Ondet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wahyuni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwanto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendillarjo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izaabel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782994v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scolieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782628v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cuartas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Barrera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971312v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040431" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlopezfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032882580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-5465-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-mines-ales.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrosciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907970v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Ferber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17020142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05324445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapi D&#233;sir&#233; Sosth&#232;ne Atto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Koffi Chiay&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/aees-13-3-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Moin Sandrine Tivoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n6p248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03542569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.810026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03621864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arrizubieta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Sim&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ricarte-Bermejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03007107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Beperet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02180-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03327313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamryn Marsberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02431261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02635181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hinsberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2020.1771543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070621" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Ferber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Ghiringhelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.01.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9772-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2017.8.9.1031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Koffi Yao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beperet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uribe-Velez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villamizar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.941043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6125135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Virto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Z&#225;rate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Murillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caballero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070932" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannery G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Murillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9473-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6SM64TM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carpio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Beperet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Barrera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077683" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel-Correal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGLLZH97-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645745v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonhomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3493" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/429EB67F1D5D8AD4A2CD16C2FC2D2F88788BC72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Serrano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.08.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89QWZ591-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01679.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZQP0C41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G&#243;mez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.04.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ802D2L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.10.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N98L3LK6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Haj Hamouda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2011.01156.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00999-10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171684v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1838" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Possee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01894-09" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nabais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins2092230" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171696v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3048-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ondet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tallot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3056-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubab&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01998-08" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02020-08" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2007.12.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ2FSMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3394" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N387MKP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJTJ5JW9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4254-4262.20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.07.013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND73KQZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172043v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mabel Martinez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.3.1668-1670.2005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Bel Haj Rhouma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti-Duonor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkhadir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayeb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2005.08.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PK5LHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-004-6784-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMC28SCC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088798" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kikhno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Croizier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Croizier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croizier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croizier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zeddam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendiharjo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haris Ramadhan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695017v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durantel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ayres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Possee" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreiro Rios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Comendador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lovec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldfarb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Stewart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirst" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Merryweather" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jane Cayley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/352085a0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7QJRLJMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Veyrunes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comendador" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comendador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893676v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kuhl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169533v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752397v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276614v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456066v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Belda" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456086v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguirre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Joy Ondet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wahyuni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwanto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendillarjo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izaabel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782994v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scolieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782628v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cuartas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Barrera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971312v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040431" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>