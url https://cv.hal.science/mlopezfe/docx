--- v2 (2026-04-30)
+++ v3 (2026-05-23)
@@ -308,248 +308,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baculovirus Genetic Diversity and Population Structure</w:t>
+                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel López-Ferber</w:t>
+                <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+                <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v17020142⟩</w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.107782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04907970v2</w:t>
+                <w:t xml:space="preserve">hal-04845519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for modular environmental life cycle assessment of effluent treatment: Configuration of effluent treatment modules based on decision tree tailored to best available techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baculovirus Genetic Diversity and Population Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lopez Ferber</w:t>
+                <w:t xml:space="preserve">Miguel López-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 112, pp.107782. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (2), pp.142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2024.107782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v17020142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04845519v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04907970v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Evaluation of the Mining Industry, Proposal of a New Method: Mining Environmental Impact Assessment Methodology (MEIAM)</w:t>
               </w:r>
@@ -695,51 +695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -803,90 +803,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Configuration modulaire de traitement d’effluents industriels basée sur un arbre de décision prenant en compte leur évaluation environnementale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 7/8, pp.32-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1045,77 +1045,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleopolyhedrovirus Coocclusion Technology: A New Concept in the Development of Biological Insecticides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, pp.810026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1188,64 +1188,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Ricarte-Bermejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (4), pp.687. </w:t>
@@ -1309,77 +1309,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Lent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -1724,51 +1724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1810,64 +1810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment former les élèves ingénieurs à l’économie circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Microbial and Nematode Control of Invertebrate Pests: Special issue SIP/IOBC 2019, 30 (9), pp.975-982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2275,291 +2275,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of real-time PCR and high-resolution melting analysis to detect and identify CpGV genotypes involved in type I resistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Guerrero</w:t>
+                <w:t xml:space="preserve">Importance of the Host Phenotype on the Preservation of the Genetic Diversity in Codling Moth Granulovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (8), pp.723. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/v11080723⟩</w:t>
+              <w:t xml:space="preserve">, 2019, Special Issue : Insect Viruses and Pest Management, 11 (7), pp.art. 621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v11070621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02310107v1</w:t>
+                <w:t xml:space="preserve">hal-02338847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of the Host Phenotype on the Preservation of the Genetic Diversity in Codling Moth Granulovirus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graillot</w:t>
+                <w:t xml:space="preserve">A combination of real-time PCR and high-resolution melting analysis to detect and identify CpGV genotypes involved in type I resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Theulier Saint Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Special Issue : Insect Viruses and Pest Management, 11 (7), pp.art. 621. </w:t>
+              <w:t xml:space="preserve">, 2019, 11 (8), pp.723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v11070621⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v11080723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02338847v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of betabaculoviruses to control the tomato leafminer Tuta absoluta (Meyrick)</w:t>
               </w:r>
@@ -2718,51 +2718,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Perot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Water Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.87-93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2835,51 +2835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Esnouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2969,51 +2969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3086,64 +3086,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 145, pp.159-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3171,681 +3171,681 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of water quality by UV/Vis spectrometry in the framework of treated wastewater reuse</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Perot</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beigbeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jauzein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2166/wst.2017.096⟩</w:t>
+              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (6), pp.1113-1121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02892695v1</w:t>
+                <w:t xml:space="preserve">hal-02479346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Host range extension of Cydia pomonella granulovirus: adaptation to Oriental Fruit Moth, Grapholita molesta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graillot</w:t>
+                <w:t xml:space="preserve">Évaluation technique de filières tertiaires pour la réutilisation des eaux usées traitées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blachere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+                <w:t xml:space="preserve">J. Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioControl</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10526-016-9772-x⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5, pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201705067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595095v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Estimation of water quality by UV/Vis spectrometry in the framework of treated wastewater reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Perot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jauzein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 76 (3), pp.633-641. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2166/wst.2017.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02605597v1</w:t>
+                <w:t xml:space="preserve">hal-02892695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment Case Study: Tertiary Treatment Process Options for Wastewater Reuse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Host range extension of Cydia pomonella granulovirus: adaptation to Oriental Fruit Moth, Grapholita molesta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Environmental Assessment and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ieam.1956⟩</w:t>
+              <w:t xml:space="preserve">BioControl</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (1), pp.19 - 27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10526-016-9772-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02479346v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation technique de filières tertiaires pour la réutilisation des eaux usées traitées</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An innovative implementation of LCA within the EIA procedure: lessons learned from two wastewater treatment plant case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lin</w:t>
+                <w:t xml:space="preserve">P. Larrey-Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Catel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rosenbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5, pp.67-85. </w:t>
+              <w:t xml:space="preserve">Environmental Impact Assessment Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 63, pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201705067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eiar.2016.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886559v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of an Abandoned Mine on Surrounding Soils, Surface Water and Stream Sediment: Case of SOMIAF Gold Mine, Côte d’Ivoire</w:t>
               </w:r>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kouadio Assemien François Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophile Lasm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hung-Suck Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 114, pp.362-375. </w:t>
@@ -4348,623 +4348,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Siegwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Besse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6, pp.566. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 6, pp.381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640538v1</w:t>
+                <w:t xml:space="preserve">hal-02637447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to bio-insecticides or how to enhance their sustainability: a review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Progressive Adaptation of a CpGV Isolate to Codling Moth Populations Resistant to CpGV-M. &amp;lt;em&amp;gt;Viruses&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blachere López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samantha Besse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.381. </w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 (12), pp.6313-6315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v7122939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02637447v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Progressive Adaptation of a CpGV Isolate to Codling Moth Populations Resistant to CpGV-M. &amp;lt;em&amp;gt;Viruses&amp;lt;/em&amp;gt;</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ``11K'' gene family members sf68, sf95 and sf138 modulate transmissibility and insecticidal properties of Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Berling</w:t>
+                <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Blachere López</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oihane Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 (12), pp.6313-6315. </w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 127, pp.101-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v7122939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632862v1</w:t>
+                <w:t xml:space="preserve">hal-02914358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ``11K'' gene family members sf68, sf95 and sf138 modulate transmissibility and insecticidal properties of Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is the efficacy of biological control against plant diseases likely to be more durable than that of chemical pesticides?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ines Beperet</w:t>
+                <w:t xml:space="preserve">Sakhr Ajouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oihane Simon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Morgane Comby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Graillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 127, pp.101-109. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jip.2015.03.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2015.00566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02914358v1</w:t>
+                <w:t xml:space="preserve">hal-02640538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur des nouvelles filières de recyclage des déchets, les ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5050,51 +5050,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Uribe-Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5141,103 +5141,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superinfection Exclusion in Alphabaculovirus Infections Is Concomitant with Actin Reorganization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah L. Irons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 88 (6), pp.3548-3556. </w:t>
@@ -5288,51 +5288,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Progressive adaptation of a CpGV isolate to codling moth populations resistant to CpGV-M</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5422,90 +5422,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel territoire pour quelle écologie industrielle ? Contribution à la définition du territoire en écologie industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement durable et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Écologie industrielle, économie de la fonctionnalité, 5 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5565,51 +5565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Virto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos A. Zárate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,64 +5686,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granulovirus formulations efficiently protect stored and field potatoes from Phthorimaea operculella and Tecia solanivora in Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannery Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5867,51 +5867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (2), pp.184-191. </w:t>
@@ -5988,64 +5988,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.e77683. </w:t>
@@ -6229,51 +6229,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single sex-linked dominant gene does not fully explain the codling moth's resistance to granulovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Sauphanor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6281,51 +6281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Siegwart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pest Management Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (11), pp.1261-1266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6384,90 +6384,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analagous Population Structures for Two Alphabaculoviruses Highlight a Functional Role for Deletion Mutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaya Serrano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 79 (4), pp.1118-1125. </w:t>
@@ -6518,90 +6518,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of a Peroral Infection Factor Determines Pathogenicity and Population Structure in an Insect Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (11), pp.e78834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6648,77 +6648,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deletion of egt is responsible for the fast-killing phenotype of natural deletion genotypes in a Spodoptera frugiperda multiple nucleopolyhedrovirus population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111 (3), pp.260-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6758,445 +6758,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Costa Rican soils contain highly insecticidal granulovirus strains against Phthorimaea operculella and Tecia solanivora</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Cerceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D. Muñoz</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01679.x⟩</w:t>
+              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40, pp.622 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171161v1</w:t>
+                <w:t xml:space="preserve">hal-04170844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental mixtures of Phthorimaea operculella granulovirus isolates provide high biological efficacy on both Phthorimaea operculella and Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (3), pp.375-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jip.2012.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial Ecology and the Building of Territorial Knowledge: DEPART, a French Research Action Program Implemented in Harbor Territories</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Costa Rican soils contain highly insecticidal granulovirus strains against Phthorimaea operculella and Tecia solanivora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gómez-Bonilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mat</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia - Social and Behavioral Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 136 (7), pp.530-538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1439-0418.2011.01679.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbspro.2012.03.240⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04170844v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a naturally-occurring deletion mutant of Spodoptera frugiperda multiple nucleopolyhedrovirus reveals sf58 as a new per os infectivity factor of lepidopteran-infecting baculoviruses</w:t>
               </w:r>
@@ -7208,77 +7208,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopoldo Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (1), pp.117-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7458,103 +7458,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a Costa Rican granulovirus strain highly pathogenic against its indigenous hosts, Phthorimaea operculella and Tecia solanivora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gómez-Bonilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entomologia Experimentalis et Applicata</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 140 (3), pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7640,51 +7640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delia Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107 (1), pp.33-42. </w:t>
@@ -7716,615 +7716,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and Biological Analysis of Colombian Phthorimaea operculella Granulovirus Isolated from Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Juliana Gómez</w:t>
+                <w:t xml:space="preserve">Stability of a Spodoptera frugiperda Nucleopolyhedrovirus Deletion Recombinant during Serial Passage in Insects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Possee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 76 (22), pp.7617-7625. </w:t>
+              <w:t xml:space="preserve">, 2010, 76 (3), pp.803-809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.00999-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01894-09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04662769v1</w:t>
+                <w:t xml:space="preserve">hal-04171660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed genotype transmission bodies and virions contribute to the maintenance of diversity in an insect virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and Biological Analysis of Colombian Phthorimaea operculella Granulovirus Isolated from Tecia solanivora (Lepidoptera: Gelechiidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Espinel-Correal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Léry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Villamizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Louis Zeddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 277 (1683), pp.943-951. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 76 (22), pp.7617-7625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00999-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171684v1</w:t>
+                <w:t xml:space="preserve">hal-04662769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes d’information et observatoires</w:t>
+                <w:t xml:space="preserve">Mixed genotype transmission bodies and virions contribute to the maintenance of diversity in an insect virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Audibert</w:t>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 277 (1683), pp.943-951. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2009.1838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02657553v1</w:t>
+                <w:t xml:space="preserve">hal-04171684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of a Spodoptera frugiperda Nucleopolyhedrovirus Deletion Recombinant during Serial Passage in Insects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Trevor Williams</w:t>
+                <w:t xml:space="preserve">Systèmes d’information et observatoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Garin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Possee</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Lallemand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Servat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.28-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171660v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale pour prévenir les invasions de criquets ravageurs à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Miossec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Lallemand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Voltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8392,51 +8392,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Nabais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (9), pp.2230-2241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8464,416 +8464,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entry into midgut epithelial cells is a key step in the selection of genotypes in a nucleopolyhedrovirus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Field trials of CpGV virus isolates overcoming resistance to CpGV-M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Berling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.J. Ondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Soubabère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologica Sinica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 24 (4), pp.350-358. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12250-009-3048-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 24 (5), pp.470-477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12250-009-3056-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04171696v1</w:t>
+                <w:t xml:space="preserve">hal-02659415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de la salinité dans les périmètres irrigués :l’oasis de Fatnassa en Tunisie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entry into midgut epithelial cells is a key step in the selection of genotypes in a nucleopolyhedrovirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Clavijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delia Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virologica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 24 (4), pp.350-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12250-009-3048-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658407v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field trials of CpGV virus isolates overcoming resistance to CpGV-M</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.B. Rey</w:t>
+                <w:t xml:space="preserve">Gestion de la salinité dans les périmètres irrigués :l’oasis de Fatnassa en Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.J. Ondet</w:t>
+                <w:t xml:space="preserve">Jean-Dominique Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Tallot</w:t>
+                <w:t xml:space="preserve">Jacques Wery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Soubabère</w:t>
+                <w:t xml:space="preserve">Herve Saint Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologica Sinica</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers - Agropolis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8, pp.18-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659415v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densovirus infectious pathway requires clathrin-mediated endocytosis followed by trafficking to the nucleus</w:t>
               </w:r>
@@ -8993,51 +8993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;em&amp;gt;Cydia pomonella&amp;lt;/em&amp;gt; granulovirus genotypes overcome virus resistance in the codling moth and improve virus efficiency by selection against resistant hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9127,64 +9127,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of Complete and pif1- and pif2-Deficient Genotypes Are Required for Increased Potency of an Insect Nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Clavijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9274,90 +9274,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure determines speed of kill and occlusion body production in Spodoptera frugiperda multiple nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Taulemesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 44 (3), pp.321-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9397,278 +9397,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of deletion genotypes in an experimental insect virus population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 273 (1588), pp.783-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659558v1</w:t>
+                <w:t xml:space="preserve">hal-04171992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of deletion genotypes in an experimental insect virus population</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPODOBASE : an EST database for the lepidopteran crop pest Spodoptera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Negre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hotelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Nathalie Volkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Gimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois F. Cousserans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 273 (1588), pp.783-790. </w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspb.2005.3394⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-7-322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171992v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPODOBASE: an EST database for the lepidopteran crop pest Spodoptera.</w:t>
               </w:r>
@@ -9818,51 +9818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9977,51 +9977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 116 (2), pp.135-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10061,549 +10061,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Importance of Deletion Mutant Genotypes in an Insect Nucleopolyhedrovirus Population</w:t>
+                <w:t xml:space="preserve">Nucleotide sequence and transcriptional analysis of the pif gene of Spodoptera frugiperda nucleopolyhedrovirus (SfMNPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafín Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 71 (8), </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 108 (1-2), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.8.4254-4262.20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2004.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172039v1</w:t>
+                <w:t xml:space="preserve">hal-04171997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleotide sequence and transcriptional analysis of the pif gene of Spodoptera frugiperda nucleopolyhedrovirus (SfMNPV)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optical Brighteners Do Not Influence Covert Baculovirus Infection of Spodoptera frugiperda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Mabel Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (3), pp.1668-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.3.1668-1670.2005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2004.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04171997v1</w:t>
+                <w:t xml:space="preserve">hal-04172043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Brighteners Do Not Influence Covert Baculovirus Infection of Spodoptera frugiperda</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Insecticidal effects of Buthus occitanus tunetanus BotIT6 toxin expressed in Escherichia coli and baculovirus/insect cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahima Bel Haj Rhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Cerutti-Duonor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Benkhadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Goudey-Perriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Ayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.71.3.1668-1670.2005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 51 (12), pp.1376-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2005.08.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172043v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01375272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insecticidal effects of Buthus occitanus tunetanus BotIT6 toxin expressed in Escherichia coli and baculovirus/insect cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional Importance of Deletion Mutant Genotypes in an Insect Nucleopolyhedrovirus Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oihane Simón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primitivo Caballero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.71.8.4254-4262.20⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2005.08.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01375272v1</w:t>
+                <w:t xml:space="preserve">hal-04172039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and Partial Genetic Map of Spodoptera frugiperda Nucleopolyhedrovirus (SfMNPV) Genome</w:t>
               </w:r>
@@ -10615,77 +10615,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oihane Simón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Genes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 30 (3), pp.403-417. </w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10856,90 +10856,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective or effective? Mutualistic interactions between virus genotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 270 (1530), pp.2249-2255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11003,51 +11003,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boulétreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11150,51 +11150,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 83 (12), pp.3013-3022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11228,51 +11228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity, distribution and mobility of bro gene sequences in Bombyx mori nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11388,51 +11388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mangoendiharjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Haris Ramadhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 74, pp.48-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11451,247 +11451,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02698603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The pnk/pnl gene (ORF 86) of Autographa californica nucleopolyhedrovirus is a non-essential, immediate early gene</w:t>
+                <w:t xml:space="preserve">Régulation des gènes chez les baculovirus (transcription)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M.D. Ayres</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 79, pp.629-637</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (4), pp.285-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695017v1</w:t>
+                <w:t xml:space="preserve">hal-02693748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régulation des gènes chez les baculovirus (transcription)</w:t>
+                <w:t xml:space="preserve">The pnk/pnl gene (ORF 86) of Autographa californica nucleopolyhedrovirus is a non-essential, immediate early gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Croizier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.D. Possee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 2 (4), pp.285-295</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79, pp.629-637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693748v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal expression of the AcMNPV lef-4 gene and subcellular localization of the protein</w:t>
               </w:r>
@@ -11716,51 +11716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Ravallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 241, pp.276-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11811,51 +11811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Argaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Croizier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Croizier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11893,51 +11893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infection of the gonads of the SimES strain of Drosophila simulans by the hereditary reovirus DSV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ferreiro Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12066,51 +12066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Coulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goldfarb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médecine/Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 13, pp.392-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12174,51 +12174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 86, pp.934-939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12243,103 +12243,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The complete DNA sequence of Autographa californica nuclear polyhedrosis virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Ayres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.C. Howard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kuzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.D. Possee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 202, pp.586-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12364,51 +12364,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission of the hereditary S character in Drosophila simulans: effects of aging and temperature treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12472,51 +12472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorna Stewart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alison Merryweather</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12592,51 +12592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila S virus is a member of Reoviridae family.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12713,51 +12713,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Garcia-Vazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 54, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12795,51 +12795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drosophila S virus, a hereditary reolike virus, probable agent of the morphological S character in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Comendador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12946,51 +12946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Kuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13071,51 +13071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Génétique sélection évolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 18 (2), pp.131-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13172,51 +13172,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing complexity in the development of virus-based biocontrol agents: opportunities and challenges on baculoviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13280,51 +13280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Gingueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gauffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13379,103 +13379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Modular Treatment of Industrial Effluent and Modular Environmental Life Cycle Assessment of the Treatment Scenarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tara Soleimani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaetano Zuccaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lopez Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICESA 2024 - 5th International Conference on Environmental Science and Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lisbonne, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13509,51 +13509,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-based biological control facing climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. pp.109-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13617,51 +13617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th meeting IOBC/WPRS Working Group Microbial and Nematode Control of Invertebrate Pests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, České Budějovice, Czech Republic. pp.115-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13686,51 +13686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How new knowledge on the pathology of baculoviruses modify their use as biological control agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13807,51 +13807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology and Microbial Control &amp; 53rd Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13928,51 +13928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Maugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 International Congress on Invertebrate Pathology and Microbial Control &amp; 53rd Annual Meeting of the Society for Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Virtual Meeting, France</w:t>
@@ -14139,64 +14139,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation de la santé d'un écosystème territorial au regard des stratégies de gestion des ressources : une entrée épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14273,64 +14273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Cadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14381,90 +14381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of host effect in two broad host range alphabaculoviruses after serial passaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel M. Belda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14515,51 +14515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Hinsberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14636,51 +14636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Theulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
@@ -14847,90 +14847,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic variability in Chrysodeixis includens nucleopolyhedrovirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Beperet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primitivo Caballero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIP/IOBC 2019 - 52nd Annual meeting of the society for invertebrate pathology - 17th meeting of the IOBC-WPRS working group "Microbial and Nematode control of invertebrate pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14981,64 +14981,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15102,51 +15102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15197,51 +15197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the efficacy of biological control against insect pests likely to be more durable than that of chemical pesticides? Lessons learned using CPGV to protect apples from codling moth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15335,51 +15335,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Ecology : Crossed Viewpoints from Economics and Biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Maillefert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15456,51 +15456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lin Liming</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15568,64 +15568,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Eau, Déchets et Développement Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15676,64 +15676,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLEIT 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15784,64 +15784,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15892,64 +15892,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use, misuse and abuse of industrial ecology as an analogy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Cerceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Junqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15987,51 +15987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new isolate overcoming Cydia pomonella resistance to Granulovirus: improvement of its efficiency by selection pressure on resistant hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Berling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachère-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16151,51 +16151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Léry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Zeddam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16384,51 +16384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Izaabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fruit flies of economic importance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16466,51 +16466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a baculovirus gene presenting homologies with some DNA directed RNA polymerases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Durantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1994, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16529,394 +16529,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drosophila melanogaster as a vector of phytopathogenic fungi.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A hereditary reovirus responsible for the S morphological character in Drosophila simulans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Scolieri</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Plus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Europeen drosophila research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02782994v1</w:t>
+                <w:t xml:space="preserve">hal-02782628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature effect on the expressivity of a bristle anomalous morphology of D. simulans determined by a reovirus.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Drosophila melanogaster as a vector of phytopathogenic fungi.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Plus</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Scolieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. European drosophila research conference</w:t>
+              <w:t xml:space="preserve">10. Europeen drosophila research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782897v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hereditary reovirus responsible for the S morphological character in Drosophila simulans.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Temperature effect on the expressivity of a bristle anomalous morphology of D. simulans determined by a reovirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Comendador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Garcia-Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Plus</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.A. Comendador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Europeen drosophila research conference</w:t>
+              <w:t xml:space="preserve">10. European drosophila research conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1987, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02782628v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02782897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hereditary reo-like virus as a putative agent of the S character in Drosophila simulans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17051,51 +17051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Villamizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Cuartas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliana Gómez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gloria Patricia Barrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17208,64 +17208,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blachere López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3081474. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17328,51 +17328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie circulaire utile à tous ? Sa mise en œuvre de l’entreprise jusqu’au territoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17403,51 +17403,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special Issue &amp;quot;Insect Viruses and Pest Management&amp;quot; - Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Lopez-Ferber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses (MDPI) - Special Issue “Insect Viruses and Pest Management”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17571,51 +17571,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DFB41AA3"/>
+    <w:nsid w:val="5152ACA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17802,51 +17802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlopezfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032882580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-5465-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-mines-ales.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrosciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907970v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Ferber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17020142" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05324445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapi D&#233;sir&#233; Sosth&#232;ne Atto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Koffi Chiay&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/aees-13-3-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Moin Sandrine Tivoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n6p248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03542569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.810026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03621864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arrizubieta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Sim&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ricarte-Bermejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03007107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Beperet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02180-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03327313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamryn Marsberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02431261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02635181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hinsberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2020.1771543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070621" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Ferber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Ghiringhelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.01.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892695v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595095v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9772-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886559v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705067" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2017.8.9.1031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Koffi Yao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632862v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berling" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere L&#243;pez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122939" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914358v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beperet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Simon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.03.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uribe-Velez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villamizar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.941043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6125135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Virto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Z&#225;rate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Murillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caballero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070932" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannery G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Murillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9473-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6SM64TM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carpio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Beperet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Barrera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077683" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel-Correal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGLLZH97-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645745v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonhomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3493" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/429EB67F1D5D8AD4A2CD16C2FC2D2F88788BC72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Serrano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.08.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89QWZ591-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171161v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01679.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZQP0C41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170827v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G&#243;mez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.04.012" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ802D2L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.10.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N98L3LK6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Haj Hamouda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2011.01156.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662769v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00999-10" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171684v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1838" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171660v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Possee" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01894-09" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nabais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins2092230" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171696v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3048-x" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658407v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rey" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ondet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tallot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3056-x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubab&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01998-08" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02020-08" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2007.12.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ2FSMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171992v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3394" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N387MKP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJTJ5JW9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172039v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4254-4262.20" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171997v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.07.013" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND73KQZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172043v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mabel Martinez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.3.1668-1670.2005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375272v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Bel Haj Rhouma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti-Duonor" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkhadir" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayeb" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2005.08.008" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PK5LHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-004-6784-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMC28SCC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088798" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kikhno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Croizier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Croizier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croizier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croizier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zeddam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendiharjo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haris Ramadhan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695017v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durantel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ayres" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Possee" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693748v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreiro Rios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Comendador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lovec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldfarb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Stewart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirst" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Merryweather" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jane Cayley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/352085a0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7QJRLJMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Veyrunes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comendador" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comendador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893676v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kuhl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169533v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752397v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276614v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456066v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Belda" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456086v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguirre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Joy Ondet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wahyuni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwanto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendillarjo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izaabel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782994v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scolieri" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782897v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782628v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cuartas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Barrera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971312v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040431" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mlopezfe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3850-1703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/032882580" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/F-5465-2012" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.imt-mines-ales.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hydrosciences.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04845519v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tara Soleimani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lopez Ferber" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2024.107782" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907970v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel L&#243;pez-Ferber" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitivo Caballero" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Williams" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v17020142" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05324445v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouadio Assemien Fran&#231;ois Yao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapi D&#233;sir&#233; Sosth&#232;ne Atto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Koffi Chiay&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Salze" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Blaise Koffi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12691/aees-13-3-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05051405v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gingueneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gauffre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Maugin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re-Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05234982v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04180243v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouassi Ernest Ahoussi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Moin Sandrine Tivoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2023.v19n6p248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03542569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.810026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03621864v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Arrizubieta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Sim&#243;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Ricarte-Bermejo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14040687" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03007107v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Beperet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Lent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02180-20" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02952592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Belcourt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lasm Th&#233;ophile" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4336" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03327313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hinsberger" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Moore" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamryn Marsberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13091695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695737v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Siegwart" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Besse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03052595v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cerceau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beigbeder" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03516745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02431261v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graillot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blach&#232;re Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Juliant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12010050" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02635181v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hinsberger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09583157.2020.1771543" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338847v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11070621" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310107v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Theulier Saint Germain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guerrero" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v11080723" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884623v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Barrera" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lopez-Ferber" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Belaich" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P D Ghiringhelli" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jen.12406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884620v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Carr&#233;" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Perot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jauzein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2018.01.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02022772v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey Lassalle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Esnouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rosenbaum" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.01.068" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02607344v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Loiseau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Roux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rosenbaum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-018-1449-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892645v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mat" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2016.12.077" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479346v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.1956" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886559v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Carr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jauzein" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lopez-Ferber" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201705067" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892695v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Lin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2017.096" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595095v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-016-9772-x" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605597v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Larrey-Lassalle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eiar.2016.12.004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02894263v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophile Lasm" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18178/ijesd.2017.8.9.1031" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02899726v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Shi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Suck Park" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.04.058" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bayle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v8050147" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02914585v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Koffi Yao" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637447v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00381" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632862v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Berling" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blachere L&#243;pez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122939" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914358v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Beperet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oihane Simon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2015.03.008" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640538v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakhr Ajouz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Comby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00566" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02886683v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.154.0049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Gomez-Valderrama" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Herrera" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Uribe-Velez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Villamizar" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09670874.2014.941043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914359v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L. Irons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda A. King" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02974-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635330v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v6125135" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00924701v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gonzalez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.10179" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949295v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Virto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A. Z&#225;rate" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Murillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Caballero" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070932" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170746v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannery G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Murillo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mu&#241;oz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10526-012-9473-z" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H6SM64TM-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170776v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Carpio" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dupas" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier L&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.11.014" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949305v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Beperet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Barrera" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077683" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169340v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Zeddam" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel-Correal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#225;ez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eea.12115" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZGLLZH97-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645745v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Sauphanor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bonhomme" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.3493" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/429EB67F1D5D8AD4A2CD16C2FC2D2F88788BC72E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169361v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Serrano" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03021-12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02949309v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0078834" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170801v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.08.013" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89QWZ591-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170844v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbspro.2012.03.240" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170827v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana G&#243;mez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2012.04.012" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZ802D2L-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171161v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. G&#243;mez-Bonilla" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Caballero" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0418.2011.01679.x" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DZQP0C41-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170795v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopoldo Palma" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.10.010" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N98L3LK6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00843006v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Bazin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziza Ibn Hadj Hassine" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Haj Hamouda" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wissem Mnif" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahgleb Bartegi" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2012.08.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171168v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1570-7458.2011.01156.x" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171183v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2011.01.002" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171660v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Possee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01894-09" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04662769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Zeddam" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00999-10" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171684v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Clavijo" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2009.1838" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657553v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Audibert" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Garin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lallemand" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Servat" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657758v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Miossec" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03320044v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Nabais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins2092230" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659415v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rey" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Ondet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tallot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Soubab&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3056-x" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171696v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12250-009-3048-x" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658407v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Lebreton" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Wery" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Saint Macary" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661430v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vendeville" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Ravallec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran?oise-Xavi?re Jousset" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Devise" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Mutuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02401-08" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668909v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Soubab&#232;re" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lery" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01998-08" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171716v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.02020-08" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Taulemesse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocontrol.2007.12.005" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4WQ2FSMP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171992v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2005.3394" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659558v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Negre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hotelier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gimenez" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Cousserans" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-7-322" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580506v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Negre" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hotelier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Nathalie Volkoff" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gimenez" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousserans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428031v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Varaldi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ravallec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Labrosse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boul&#233;treau" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2006.09.002" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2N387MKP-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172057v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seraf&#237;n Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2004.10.007" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJTJ5JW9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04171997v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2004.07.013" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND73KQZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172043v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Mabel Martinez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.3.1668-1670.2005" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01375272v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahima Bel Haj Rhouma" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Cerutti-Duonor" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Benkhadir" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Goudey-Perriere" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Ayeb" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2005.08.008" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F9PK5LHB-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172039v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.8.4254-4262.20" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04172008v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevenet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-004-6784-x" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JMC28SCC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674127v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Landais" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Ogliastro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Duonor-C&#233;rutti" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Shimada" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fournier" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Simon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Williams" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00427488v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fouillet" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1088798" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172076v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Kikhno" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Croizier" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Croizier" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-83-12-3013" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681332v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Argaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Croizier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Croizier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698603v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Zeddam" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pollet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendiharjo" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Haris Ramadhan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693748v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Durantel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695017v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Ayres" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.D. Possee" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687618v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693476v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684868v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferreiro Rios" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kuhl" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Comendador" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louis" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689617v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Birnbaum" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lovec" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Coulier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goldfarb" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693939v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711096v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Howard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kuzio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710044v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172112v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Stewart" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Hirst" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Merryweather" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jane Cayley" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/352085a0" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-7QJRLJMH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722161v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Veyrunes" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724123v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Garcia-Vazquez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Comendador" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721873v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comendador" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Plus" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893676v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Plus" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Kuhl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02725487v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685703v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04685719v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04807502v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetano Zuccaro" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11159/icesa24.180" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169533v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04169538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03752397v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276614v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Renoult" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besse" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276627v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Knox" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moore" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Marsberg" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03276380v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fricard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cadot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03111640v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456066v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel M. Belda" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02561860v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456053v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Theulier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guerrero" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456073v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Duonor-Cerutti" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02456086v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Aguirre" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709251v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740013v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740036v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01825045v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Maillefert" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blouin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709311v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Liming" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03249389v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709390v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04709430v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04712203v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758508v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rey" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie-Joy Ondet" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172086v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rebaudo" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768000v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wahyuni" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Purwanto" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangoendillarjo" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776796v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izaabel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775737v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782628v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782994v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Scolieri" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02782897v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Vasquez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02783297v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02923906v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Cuartas" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Patricia Barrera" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Espinel" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929940v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallardo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04569777v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971312v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v12040431" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>