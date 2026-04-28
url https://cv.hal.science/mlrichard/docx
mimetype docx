--- v0 (2026-03-15)
+++ v1 (2026-04-28)
@@ -1004,295 +1004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04090399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cindy Hugot</w:t>
+                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yazhou Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fungi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795044v1</w:t>
+                <w:t xml:space="preserve">hal-03806427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of both Dectin-1 and Dectin-2 affects the bacterial but not fungal gut microbiota and susceptibility to colitis in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yazhou Wang</w:t>
+                <w:t xml:space="preserve">Effects of Five Filamentous Fungi Used in Food Processes on In Vitro and In Vivo Gut Inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Hugot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Spatz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory da Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chloé Michaudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Lapiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Journal of Fungi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (9), pp. 893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-022-01273-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jof8090893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806427v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conserved fungal hub protein involved in adhesion and drug resistance in the human pathogen Candida albicans</w:t>
               </w:r>
@@ -1965,51 +1965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515281v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mobley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5en00866b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en01135b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2105610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita A. Baudevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. da Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05044-11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Nobile" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.8.1493-1502.2005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515281v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Liebgott" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mobley" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miguel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;zirard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Beaufrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5en00866b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05151370v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinrui Guo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Xu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongkang Zhao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Wang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingshu Fu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-024-01942-6" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011767v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Gillois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Levasseur-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Terrisse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2en01135b" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04331068v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Hugot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poirier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Spatz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory da Costa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Michaudel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00841-23" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177128v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Landemaine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Fissier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Francis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Morand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1098160" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225488v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecka Ventin-Holmberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Planchais" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-023-01516-y" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04090399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Lapiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias L. Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2105610" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03806427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazhou Wang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-022-01273-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03795044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof8090893" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin-Yken" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Bedekovic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Brand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadri Znaidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcsw.2018.10.002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004595v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita A. Baudevin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine A. Cornu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory G. da Costa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.05044-11" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676879v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Nobile" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.M. Bruno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Mitchell" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.4.8.1493-1502.2005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857015v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Boucher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plazy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Suau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Mangin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>