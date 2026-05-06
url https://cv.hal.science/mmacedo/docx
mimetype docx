--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -1,150 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Mônica Macedo-Rouet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Professeure des universités en Psychologie de l'Éducation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">mmacedo</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-1152-5067</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">112896766</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -153,5195 +162,5087 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Burnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 165, pp.108552. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2024.108552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced theory of mind predicts adolescents’ evaluation of source benevolence while reading</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How should educational and developmental research impact society? Thoughts from JSED’s editorial team</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Máñez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Ventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Aldoney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabedo-Mas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Human Behavior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 49 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888998v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05360276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How should educational and developmental research impact society? Thoughts from JSED’s editorial team</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">IA et étudiants : Savoir citer ses sources est indispensable à la formation intellectuelle – et ne pas le faire est passible de sanctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 49 (3)</w:t>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05360276v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et étudiants : Savoir citer ses sources est indispensable à la formation intellectuelle – et ne pas le faire est passible de sanctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Illectronisme, 2025/2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322716v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la littéracie numérique à l'adolescence. Définitions, compétences et stratégies pédagogiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Pedagogia da produção de podcast no ensino superior: Relações entre fala/oralidade e escrita/letramento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciani Tenani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Komesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum lecture.ch. Littératie dans la recherche et la pratique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58098/LFFL/2025/2/881⟩</w:t>
+              <w:t xml:space="preserve">Acta Scientiarum. Language and Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 47 (2), pp.e76062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4025/actascilangcult.v47i2.76062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05245979v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Podcast in Higher Education: possible relations between speech/orality and writing/literacy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabiana Komesu</w:t>
+                <w:t xml:space="preserve">Fostering university students’ online reading: effects of teacher-led strategy training embedded in a digital literacy course</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastón Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Scientiarum. Language and Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Instructional Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52 (6), pp.1021-1054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11251-024-09676-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322636v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y a-t-il une relation entre la motivation et l’évaluation des informations provenant de documents multiples sur Internet chez des élèves ingénieurs et ingénieures?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Boutelaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (3), pp.article 2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/ritpu-2024-v21n3-02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05071409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrainer les stratégies de compréhension en lecture finalisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rééducation orthophonique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 298, pp.26-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering university students’ online reading: effects of teacher-led strategy training embedded in a digital literacy course</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Dyoniziak</w:t>
+                <w:t xml:space="preserve">What research is important today in human development, learning and education? JSED Editors’ reflections and research calls ( ¿Qué investigación es importante hoy día en desarrollo humano, aprendizaje y educación? Reflexiones y llamamientos de investigación de los Editores de JSED )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cerdán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío García-Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Salsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Aldoney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instructional Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11251-024-09676-6⟩</w:t>
+              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46 (1), pp.1-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02103702.2022.2137980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867659v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents’ evaluation of online scientific information in daily life contexts: when sourcing matters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Between trust and mistrust: Source evaluation behaviours of Brazilian and French adolescents searching for scientific information on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Castilhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Massarani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Science Education, Part B</w:t>
+              <w:t xml:space="preserve">Journal of Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/21548455.2023.2175625⟩</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/01655515231214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064755v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’école, apprendre à évaluer l’information dans un monde numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What research is important today in human development, learning and education? JSED Editors’ reflections and research calls ( ¿Qué investigación es importante hoy día en desarrollo humano, aprendizaje y educación? Reflexiones y llamamientos de investigación de los Editores de JSED )</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Bautista</w:t>
+                <w:t xml:space="preserve">Adolescents’ evaluation of online scientific information in daily life contexts: when sourcing matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilherme Trópia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Cerdán</w:t>
+                <w:t xml:space="preserve">Washington Castilhos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío García-Carrión</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniela Aldoney</w:t>
+                <w:t xml:space="preserve">Luisa Massarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brasil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02103702.2022.2137980⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Science Education, Part B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/21548455.2023.2175625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064883v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between trust and mistrust: Source evaluation behaviours of Brazilian and French adolescents searching for scientific information on the Web</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Washington Castilhos</w:t>
+                <w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla Almeida</w:t>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Information Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Education &amp; Formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353676v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les adolescents face aux défis de l'information numérique : une intervention pour promouvoir l'évaluation critique des sources</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Évaluer l’information est une opération cognitive coûteuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education &amp; Formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, e-317, pp.69-79</w:t>
+              <w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 358 (8), pp.53-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814671v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer l’information est une opération cognitive coûteuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">When does credibility matter? The assessment of information sources in teenagers navigation regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Washington Castilhos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Ramalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archimag : le magazine des nouvelles technologies en documentation et archivage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 358 (8), pp.53-53</w:t>
+              <w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064995v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03790872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When does credibility matter? The assessment of information sources in teenagers navigation regimes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">El movimiento antivacunas en Brasil y Francia: un análisis de los comentarios en las páginas de Facebook</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Massarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Librarianship and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Razón y Palabra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (110), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26807/rp.v25i110.1750⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03790872v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El movimiento antivacunas en Brasil y Francia: un análisis de los comentarios en las páginas de Facebook</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Navigation, argumentation et persuasion dans la vulgarisation de la science en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Anne Britt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Razón y Palabra</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, pp.31-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814720v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are frequent users of social network sites good information evaluators? An investigation of adolescents’ sourcing abilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Introduction to the Special Issue “How adolescents read and learn on the Web: Internal and external factors”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne Kammerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cerdán</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Special issue: How adolescents read and learn on the Web: Internal and external factors / Número especial: Cómo leen y aprenden los adolescentes en la red: factores internos y externos, 43 (1), pp.101-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.9-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100419v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t>
+                <w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137803v1</w:t>
+                <w:t xml:space="preserve">hal-03814855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La lecture de documents multiples au collège : peut-on enseigner l'évaluation des sources d'informations ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Are frequent users of social network sites good information evaluators? An investigation of adolescents’ sourcing abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ladislao Salmerón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/pratiques.8396⟩</w:t>
+              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special issue: How adolescents read and learn on the Web: Internal and external factors / Número especial: Cómo leen y aprenden los adolescentes en la red: factores internos y externos, 43 (1), pp.101-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02103702.2019.1690849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03814723v1</w:t>
+                <w:t xml:space="preserve">hal-03100419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation, argumentation et persuasion dans la vulgarisation de la science en ligne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La métacognition dans la recherche d’informations en lecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Ayroles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mary Anne Britt</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polygraphe(s) : approches métissées des actes graphiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2, pp.31-37</w:t>
+              <w:t xml:space="preserve">Cahiers Pedagogiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814727v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De nombreux alpinistes ont gravi l’Everest</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La lecture de documents multiples au collège : peut-on enseigner l'évaluation des sources d'informations ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Pédagogiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.185-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.8396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814855v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the Special Issue “How adolescents read and learn on the Web: Internal and external factors”</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo‐rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Scharrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reading Research Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54, pp.299 - 321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814735v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Good Is This Page? Benefits and Limits of Prompting on Adolescents’ Evaluation of Web Information Quality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading Research Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rrq.241⟩</w:t>
+              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 43 (1), pp.19-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02103702.2019.1690848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03103767v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The development of source evaluation skills during adolescence: exploring different levels of source processing and their relationships</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Science, television, and adolescents: a comparative study of France and Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brasil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Massarani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infancia y Aprendizaje</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Educação Pesquisa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 45, pp.1-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405957v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Science, television, and adolescents: a comparative study of France and Brazil</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luisa Massarani</w:t>
+                <w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Educação Pesquisa</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Learning and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, pp.53-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814750v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02378410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering teenagers' assessment of information reliability: Effects of a classroom intervention focused on critical source dimensions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Why attend to source information when reading online? The perspective of ninth grade students from two different countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Learning and Instruction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2018.04.006⟩</w:t>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 113, pp.339-354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2017.05.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02378410v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02371967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why attend to source information when reading online? The perspective of ninth grade students from two different countries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Erratum to: Improving vocational students’ consideration of source information when deciding about science controversies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Stadtler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Scharrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Stadtler</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Bromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compedu.2017.05.020⟩</w:t>
+              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (8), pp.1699-1699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11145-016-9679-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02371967v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02372222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la culture numérique des jeunes à l’évaluation de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 185, pp.95-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple viewpoints increase students' attention to source features in social question and answer forum messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Association for Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 67 (10), pp.2404-2419. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/asi.23585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02091289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Improving vocational students’ consideration of source information when deciding about science controversies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Teaching Fourth and Fifth Graders to Evaluate Information Sources During Text Comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason L.G. Braasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anne Britt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Bromme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11145-016-9679-z⟩</w:t>
+              <w:t xml:space="preserve">Cognition and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 31 (2), pp.204-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07370008.2013.769995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02372222v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Fourth and Fifth Graders to Evaluate Information Sources During Text Comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Le multimédia et l’art de la présentation pour l’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cognition and Instruction</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'École Aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089803v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le multimédia et l’art de la présentation pour l’apprentissage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Les diaporamas sont-ils utiles à l’apprentissage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'École Aujourd'hui</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.14-15</w:t>
+              <w:t xml:space="preserve">L'école numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14, pp.32-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814866v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les diaporamas sont-ils utiles à l’apprentissage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">De la lecture à la compréhension de documents multiples : processus et difficultés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'école numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14, pp.32-33</w:t>
+              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814864v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TICE et maîtrise de la langue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseaux Delay</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 7, pp.B1-B2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers l’ergonomie cognitive des outils numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'école numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 10, pp.28-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of surface and deep cues on primary and secondary school students’ assessment of relevance in Web menus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonine Goumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Instruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.learninstruc.2010.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la lecture à la compréhension de documents multiples : processus et difficultés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La visioconférence dans l’enseignement : ses usages et effets sur la distance de transaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Argos. La revue des BCD et CDI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 48, pp.13-16</w:t>
+              <w:t xml:space="preserve">Distances et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.65-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814881v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La visioconférence dans l’enseignement : ses usages et effets sur la distance de transaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Student's Performance and Satisfaction with Web vs. paper-based practice quizzes and lecture notes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et savoirs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 53 (2), pp.375-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compedu.2009.02.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814790v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student's Performance and Satisfaction with Web vs. paper-based practice quizzes and lecture notes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Informations et documents numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">fenêtres sur cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 304, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00583670v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informations et documents numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Un dispositif web pour l'enseignement des mathématiques à l'université : quels impacts sur la performance et la motivation des étudiants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Batier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Humblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fenêtres sur cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 304, pp.20</w:t>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814884v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00190682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un dispositif web pour l'enseignement des mathématiques à l'université : quels impacts sur la performance et la motivation des étudiants ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vulgarisation scientifique: les revues en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39, pp.61-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/9464⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00190682v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulgarisation scientifique: les revues en ligne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effects of online reading on popular science comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Epstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fayard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isaac Epstein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/9464⟩</w:t>
+              <w:t xml:space="preserve">Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25 (2), pp.99-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1075547003259209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814801v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legibilidade de revistas eletrônicas de divulgação científica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciência da Informação</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 32 (3), pp.103-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of online reading on popular science comprehension</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enseigner la communication scientifique à des chercheurs et à des journalistes: une chronologie des programmes au Brésil et l'expérience du Labjor/Unicamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Fayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Communication</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Commposite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5 (1)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03814809v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la communication scientifique à des chercheurs et à des journalistes: une chronologie des programmes au Brésil et l'expérience du Labjor/Unicamp</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Revistas eletrônicas de divulgação em saúde: análise de uma experiência pioneira em comunicação</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commposite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 5 (1)</w:t>
+              <w:t xml:space="preserve">Comunicarte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 17 (23), pp.124-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814817v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jornalismo e pesquisa – a trajetória intelectual de Carlos Eduardo Lins da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edgard Rebouças</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunicação &amp; Sociedade</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 14 (1), pp.455-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Eduardo Lins da Silva - As idéias de um jornalista pesquisador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Pensamento Comunicational Latino-americano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 1 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revistas eletrônicas de divulgação em saúde: análise de uma experiência pioneira em comunicação</w:t>
-[...67 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Communications schools and the work market in Brazil - Trying to Overcome the Gap Between Education and Praxis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Marques de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Report of UNESCO/UMESP Chair</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 3, pp.205-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5351,2844 +5252,2844 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'intelligence artificielle générative à l'université : représentations et pratiques des étudiants brésiliens</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Semantics at the wheel, metaphors in the backseat: What drives the perception of ordinality in numerical cognition?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Mary John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiago Dieguez</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque LUDES « Quelles approches de la langue pour quelles didactiques des discours dans l'enseignement supérieur ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ESCOP 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109253v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personification increases recall and perceived source credibility in misinformation refutation texts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'intelligence artificielle générative à l'université : représentations et pratiques des étudiants brésiliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aves Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabiana Komesu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Juliana Aves Assis</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiago Dieguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EARLI 2025 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Colloque LUDDES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109268v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reading and answering questions under learning situations: Impact of school level and availability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Personification increases recall and perceived source credibility in misinformation refutation texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raquel Cerdán</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Ribeiro Rodrigues de Sant’ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aves Assis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI 2025 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109265v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantics at the wheel, metaphors in the backseat: What drives the perception of ordinality in numerical cognition?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reading and answering questions under learning situations: Impact of school level and availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Bustamante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Cerdán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCOP 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">EARLI 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109273v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A construção da autoridade das fontes de informação nas iniciativas governamentais de divulgação científica no contexto da pandemia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Does the mention of space in language-specific metaphors influence mental representations of time?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Mary John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colóquio da Associação Internacional de Lusitanistas, Porto</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">15th Dubrovnik Conference on Cognitive - Science Memory, space, language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Central European Cognitive Science Association (CECOG), May 2024, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678981v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of a Peer-based Tutoring Intervention to Promote Freshmen Evaluation of Information Sources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A construção da autoridade das fontes de informação nas iniciativas governamentais de divulgação científica no contexto da pandemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Luisa Ribeiro Rodrigues de Sant’ana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Aves Assis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gastón Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Text and Discourse 2024 Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Colóquio da Associação Internacional de Lusitanistas, Porto</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678944v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations chez les élèves ingénieurs</w:t>
+                <w:t xml:space="preserve">Effectiveness of a Peer-based Tutoring Intervention to Promote Freshmen Evaluation of Information Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">fethi boutelaa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Martina Capurro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Clément</w:t>
+                <w:t xml:space="preserve">Gastón Saux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 2024 du CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Society for Text and Discourse 2024 Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678922v1</w:t>
+                <w:t xml:space="preserve">hal-04678944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the mention of space in language-specific metaphors influence mental representations of time?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations chez les élèves ingénieurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">fethi boutelaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hippolyte Gros</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Dubrovnik Conference on Cognitive - Science Memory, space, language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Central European Cognitive Science Association (CECOG), May 2024, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Colloque 2024 du CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678586v1</w:t>
+                <w:t xml:space="preserve">hal-04678922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core skills of digital literacies: Constants in an everchanging literacy landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Naumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolin Hahnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kiesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AERA 2024 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Will it take long, or a lot? Do language-specific metaphors change the way we calculate durations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Mary John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Relations between space, language, and numbers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Tübingen, Apr 2024, Tubingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre l’intérêt et l’évaluation des informations provenant de textes multiples sur Internet chez les élèves ingénieurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">fethi boutelaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Clément</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Piaget-RIPSYDEVE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Geneve, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching information evaluation in self-paced e-learning mode: is distributed practice helpful ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo‐rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI 2023 Education as a hope in uncertain times</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EARLI, Aug 2023, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04351762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced theory of mind and teenagers’ sourcing skills: specific role in intention attribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Meeting of the Society for Text and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Expert Reading Strategies in Digital Environments to Undergraduates: An Intervention Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dyoniziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EARLI SIG-2 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03813914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescentes e avaliação de informações científicas online</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congresso Brasileiro de Divulgação Científica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Online, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual and metatextual aspects in multiple document comprehension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online assessment of students' text comprehension: Explorations into the automated scoring of constructed responses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R. Hastings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Anne Britt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration in cMOOCs: an empirical investigation of students’ exchanges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Reveka Skarpalezou</w:t>
+                <w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylene Sanchiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anna Potocki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Nicolas-Le Strat</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Online Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815006v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring Adolescents’ Reading Comprehension skills in the Digital Age: contribution of memory-based and textavailable assessment tasks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Collaboration in cMOOCs: an empirical investigation of students’ exchanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reveka Skarpalezou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Rouet</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nicolas-Le Strat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual meeting of the Society for Text and Discourse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, New York, United States</w:t>
+              <w:t xml:space="preserve">World Conference on Online Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815015v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une lecture critique des sources sur internet - effets d’une intervention pédagogique auprès d’adolescents en classe de troisième</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque RUNED18 « Usages du numérique en éducation : regards critiques »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What's with that source? A classroom intervention to foster 9th grade students' critical thinking about dimensions of information sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference of the European Association for Research on Learning and Instruction (EARLI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des objectifs de consultation des usagers dans un dispositif audiovisuel dédié à l'Enseignement supérieur et à la Recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Papinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Tricot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pratiques Sociales et Apprentissages/EXPERICE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prompting Teenagers to Justify their Position Towards Conflicting Claims Improves their Assessment of Source Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume de Pereyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How ninth graders reason about information sources: evidence from German and French students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Educational Research Association 2016 Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering Multiple Document Literacy Skills: an update of MD-SKILLS recent results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Stadtler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Multiple Documents Literacy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contenu et utilité des scénarios pédagogiques de la base PrimTICE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Perron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence EIAH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00161427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are well-designed Web sites efficient for learning mathematics at the undergraduate level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Lallich-Boidin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th EARLI biennal conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Nicosia, Cyprus. pp.472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00190291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8198,91 +8099,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoir chercher : pour une éducation à l’évaluation de l’information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">C&amp;F Éditions, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8292,1106 +8193,1106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core skills of digital literacies: Constants in an ever-changing literacy landscape</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Recherche d’information : processus cognitifs et apprentissage tout au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Sanchiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge Taylor &amp; Francis. </w:t>
+              <w:t xml:space="preserve">Philippe Carré; André Tricot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Handbook of Research in Digital Literacies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Psychologie de l’éducation et de la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dunod, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108429v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d’information : processus cognitifs et apprentissage tout au long de la vie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Core skills of digital literacies: Constants in an ever-changing literacy landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolin Hahnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kiesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Naumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Philippe Carré; André Tricot. </w:t>
+              <w:t xml:space="preserve">Routledge Taylor &amp; Francis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de l’éducation et de la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dunod, A paraître</w:t>
+              <w:t xml:space="preserve">The International Handbook of Research in Digital Literacies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368555v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O discurso da hesitação vacinal: entre negação, denegação e disputa por sentidos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Lopes Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editora PUC Minas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desafios para o letramento acadêmico-científico/Challenges in Academic-Scientific Literacies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, pp.758-795, 2024, 978-65-88547-94-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5752/L.9786588547946.2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04694862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’apprend-t-on par l’usage du numérique ? Une analyse des apports et limites de l’expérience personnelle pour l’acquisition de nouveaux savoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-L. Le Grand, D. Gentès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre à se former par l’Expérience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Petra, pp.123-134, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Children’s Acquisition of Text Search Strategies: The Role of Task Models and Relevance Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ayroles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Potocki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">W.T. Fu and H. van Oostendorp (Eds.); Wai Tat FuHerre van Oostendorp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding and Improving Information Search</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.185-212, 2020, Human–Computer Interaction Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38825-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction des savoirs dans une licence à distance : de la diffusion des cours aux échanges entre enseignants et étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Massou, N. Lavielle-Gutnik (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enseigner à l’université avec le numérique : savoirs, ressources, médiations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck, pp.121-136, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La construction des savoirs dans une licence à distance : de la diffusion des cours aux échanges entre enseignants et étudiants », pp. 121-136</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthippi Potolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L. Massou &amp; N. Lavielle-Gutnik (dir.). Enseigner à l’université avec le numérique. Savoirs, ressources, médiations. Louvain-la-Neuve : De Boeck Supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les forums de questions-réponses comme ressource pour l’apprentissage informel: Quelle approche critique des sources d'information par les adolescents?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ladislao Salmerón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">O. Las Vergnas (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le e-learning informel ? Des apprentissages diffus, noyés dans la participation en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions des Archives Contemporaines, pp.39-56, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui dit quoi ? L'évaluation des sources, une compétence d'avenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Dinet (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Usages, usagers et compétences informationnelles au XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermès Science Lavoisier, pp.97-122, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jugement de la qualité de documents Web : rôle de l'expertise et de la tâche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Zampa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Piolat (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire, écrire, communiquer et apprendre avec Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Solal, pp.463-488, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acteurs de la recherche sur les technologies de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J.-F. Rouet, B. Germain, I. Mazel (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture et technologies numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNDP/Savoir Livre, pp.221-229, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9401,117 +9302,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing cross-linguistic differences in time representations using arithmetic word problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Mary John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9521,105 +9422,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texte, lecture et éducation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mônica Macedo-Rouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId210"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9687,51 +9588,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54E980E7"/>
+    <w:nsid w:val="699A9598"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9918,51 +9819,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmacedo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1152-5067" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112896766" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888998v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Ventura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldoney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabedo-Mas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciani Tenani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Komesu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Boutelaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n3-02" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064755v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Tr&#243;pia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Castilhos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Massarani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brasil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21548455.2023.2175625" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276733v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Garc&#237;a-Carri&#243;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Salsa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aldoney" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2022.2137980" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353676v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Almeida" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01655515231214" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064995v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790872v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814720v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26807/rp.v25i110.1750" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690849" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8396" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814727v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814735v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kammerer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814750v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371967v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.05.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23585" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32ZCK315-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372222v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bromme" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9679-z" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089803v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L.G. Braasch" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370008.2013.769995" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814864v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814871v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814881v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583670v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.02.013" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF6K68X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814884v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190682v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Epstein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9464" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814814v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547003259209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X80H2T9B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814817v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814828v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Rebou&#231;as" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814836v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814831v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814842v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques de Melo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109253v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aves Assis" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Dieguez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109268v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Ribeiro Rodrigues de Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Bustamante" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109273v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mary John" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678944v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capurro" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fethi boutelaa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678586v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Naumann" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hahnel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kiesler" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678646v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678653v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815012v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815008v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815006v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Skarpalezou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolas-Le Strat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463285v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814980v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161427v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814889v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108429v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Lopes Rodrigues" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Silva" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/L.9786588547946.2024" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814892v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814918v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921678v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814924v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814929v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814932v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678539v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320799v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmacedo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1152-5067" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112896766" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dyoniziak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Potocki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo-Rouet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Rouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2024.108552" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360276v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bautista" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. M&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Ventura" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aldoney" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabedo-Mas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322716v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245979v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58098/LFFL/2025/2/881" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322636v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciani Tenani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana Komesu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/actascilangcult.v47i2.76062" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867659v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Saux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dujardin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11251-024-09676-6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Boutelaa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/ritpu-2024-v21n3-02" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679022v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064883v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Bautista" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Cerd&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Garc&#237;a-Carri&#243;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Salsa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Aldoney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2022.2137980" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353676v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Washington Castilhos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Massarani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Almeida" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01655515231214" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276733v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064755v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Tr&#243;pia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brasil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21548455.2023.2175625" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana P&#233;rez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064995v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Texier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790872v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Ramalho" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814720v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26807/rp.v25i110.1750" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Anne Britt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814735v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Kammerer" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814855v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ayroles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100419v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ladislao Salmer&#243;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ros" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Stadtler" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690849" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137803v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8396" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica Macedo&#8208;rouet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Scharrer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.241" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405957v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume de Pereyra" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02103702.2019.1690848" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814750v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378410v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Paul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2018.04.006" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371967v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2017.05.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372222v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Bromme" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-016-9679-z" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814860v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091289v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asi.23585" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-32ZCK315-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason L.G. Braasch" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anne Britt" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370008.2013.769995" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814881v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814875v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814871v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonine Goumi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dinet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.learninstruc.2010.02.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6B0MN5XT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814790v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583670v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Ney" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charles" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lallich-Boidin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compedu.2009.02.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VF6K68X-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190682v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Batier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Humblot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814801v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fayard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Epstein" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/9464" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814809v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1075547003259209" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-X80H2T9B-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814814v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814817v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814831v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814828v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Rebou&#231;as" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814836v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814842v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Marques de Melo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Mary John" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hippolyte Gros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109253v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Aves Assis" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Dieguez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109268v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Luisa Ribeiro Rodrigues de Sant&#8217;ana" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109265v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Bustamante" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678586v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678981v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678944v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Capurro" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678922v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=fethi boutelaa" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678908v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Naumann" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolin Hahnel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kiesler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678646v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678653v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04351762v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814992v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Saux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815012v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815008v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815000v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Hastings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815015v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Sanchiz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vibert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reveka Skarpalezou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nicolas-Le Strat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814959v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814972v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463285v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Papinot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tricot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814986v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814980v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463291v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Perron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190291v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814889v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vibert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Sanchiz" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108429v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694862v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Lopes Rodrigues" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Silva" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/L.9786588547946.2024" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814892v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38825-6_10" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814918v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthippi Potolia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921678v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814924v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814929v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814941v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Zampa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814932v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678539v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320799v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>