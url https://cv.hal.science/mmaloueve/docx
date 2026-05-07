--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MICHEL MALO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmaloueve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8339-513X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089318307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215009575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olek Maciejak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2500210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olek Maciejak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-025-06060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Mapping the Topography and Stiffness of the Leading Edge of Migrating Cells Using AFM in Fast-QI Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.1364-1378. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.3c01254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Characterization of Retinal Pigment Epitheliums Derived from hPSCs Using Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Herardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Plancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.1340-1352. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12015-024-10717-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Control of Arp2/3-Induced Actin Polymerization on Phase-Separated Giant Unilamellar Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.3267-3274. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.3c00268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-bound PAI-1 supports membrane blebbing via RHOA/ROCK1 signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.e32204. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a collective outcome triggers a rare individual event: A mode of metastatic process in a cell population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.136--165. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08898480.2010.490996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive filtering and hypothesis testing: Application to cancerous cells detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Qasim Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (14), pp.2214--2224. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 2+ Oscillations induced by fibroblast growth factor 2 in Xenopus oocytes expressing fibroblast growth factor receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Browaeys-Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Cailliaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (4), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09687689709048183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAI-1 and functional blockade of SNAI1 in breast cancer cell migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Moreno-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.R100. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques par la théorie des réseaux de jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.279--30. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.26.279-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games network and application to PAs system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.136--141. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role for plasminogen activator inhibitor type 1 as soluble and as matricellular regulator of epithelial alveolar cell wound healing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maquerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Galiacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (5), pp.1624-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00186832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les interactions moléculaires par la théorie des réseaux de jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.938--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microenvironnement cellulaire, PAI-1 et migration cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maquerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (12), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell size-proliferation relationship in rat glioma cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rouzaire-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Milandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the acetylcholine release mechanism in various cells and reconstruction of the release mechanism in non-releasing cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 72 (18-19), pp.2029-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0024-3205(03)00066-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trachynilysin, a neurosecretory protein isolated from stonefish (Synanceia trachynis) venom, forms nonselective pores in the membrane of NG108-15 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ouanounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stinnakre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold S. Kreger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Molgó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (42), pp.39119-27. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M203433200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium and voltage-dependent alterations of cell volume in neuroblastomaxglioma hybrid NG108-15 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rouzaire-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 444 (1-2), pp.186-92. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-002-0786-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of brefeldin A on acetylcholine release from glioma C6BU-1 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stinnakre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (11), pp.2214-21. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0028-3908(00)00042-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoked acetylcholine release by immortalized brain endothelial cells genetically modified to express choline acetyltransferase and/or the vesicular acetylcholine transporter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Diebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prado de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dunant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73 (4), pp.1483-91. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.1999.0731483.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Multifrequency AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and counting of &amp;quot;in vivo&amp;quot; cells to predict cell migratory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Qasim Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. elec. proc., </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between PAI-1 and Snail in tumoral migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Moreno-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknow, United States. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAI-1, contrôleur de l&apos;aiguillage menant les cellules tumorales à la prolifération ou à la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Post-doctorants du Génopole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Génocentre, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro or cons local vs. global imagery information for identifying cell migratory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Charriere-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poznañ,, Poland. pp.443-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Network Modeling Toward a Simplified Game Design based on Abstract Interpretation Application to PAs system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps Modélisation et simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Network & Application to PAs system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Cells and Tissues (IPCAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Kingdom. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-bound PAI-1, an extracellular modulator of cell functions: a novel member of the matricellular protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maquerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Molecular and Cellular Biology of Plasminogen Activation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a simple regulation network to a critical state with one single molecule Microenvironment and cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From DNA to cell organs: regulatory networks on morphogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One single molecule to access another scale PAI-1, Microenvironment and Cancer cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. Elec. proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and morphology of phase-separated membrane nanotubes probed by AFM and STED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olek Maciejak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Jacques Monod Conference on “Molecular basis for membrane remodelling and organization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du microenvironnement cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajitha Supiramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barlovatz-Meimon G. and Ronot X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de cellules animales, 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.77--117, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a collective outcome triggers a rare individual event: a mode of metastatic process in a cell population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> MICHEL MALO </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mmaloueve</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0000-8339-513X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089318307</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">215009575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Microfluidic Platform for Actin‐Based Membrane Remodeling Reveals the Stabilizing Role of Branched Actin Networks on Lipid Microdomains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lixin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olek Maciejak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.2500210. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smsc.202500210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CellMAP: an open-source software tool to batch-process cell topography and stiffness maps collected with an atomic force microscope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olek Maciejak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 26 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12859-025-06060-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamically Mapping the Topography and Stiffness of the Leading Edge of Migrating Cells Using AFM in Fast-QI Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sid Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Biomaterials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (3), pp.1364-1378. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsbiomaterials.3c01254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04450305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomechanical Characterization of Retinal Pigment Epitheliums Derived from hPSCs Using Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Herardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Plancheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stem Cell Reviews and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20 (5), pp.1340-1352. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12015-024-10717-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Adhesive Micropatterns and AFM to Assess Cancer Cell Morphology and Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Liboz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Letort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.3c07785⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Control of Arp2/3-Induced Actin Polymerization on Phase-Separated Giant Unilamellar Vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Synthetic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (11), pp.3267-3274. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssynbio.3c00268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04748034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-bound PAI-1 supports membrane blebbing via RHOA/ROCK1 signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Anguille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.e32204. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0032204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00677159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a collective outcome triggers a rare individual event: A mode of metastatic process in a cell population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical Population Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (3), pp.136--165. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08898480.2010.490996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive filtering and hypothesis testing: Application to cancerous cells detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Qasim Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 31 (14), pp.2214--2224. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patrec.2010.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ca 2+ Oscillations induced by fibroblast growth factor 2 in Xenopus oocytes expressing fibroblast growth factor receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Browaeys-Poly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Cailliaul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Membrane Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 14 (4), pp.205-210. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/09687689709048183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04267152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAI-1 and functional blockade of SNAI1 in breast cancer cell migration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hector Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Moreno-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 10 (6), pp.R100. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/bcr2203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00783591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des systèmes biologiques par la théorie des réseaux de jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26, pp.279--30. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/tsi.26.279-303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games network and application to PAs system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioSystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 87, pp.136--141. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biosystems.2006.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual role for plasminogen activator inhibitor type 1 as soluble and as matricellular regulator of epithelial alveolar cell wound healing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maquerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane D. Galiacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guignabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Pathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 169 (5), pp.1624-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00186832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modéliser les interactions moléculaires par la théorie des réseaux de jeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329, pp.938--944</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microenvironnement cellulaire, PAI-1 et migration cancéreuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maquerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 329 (12), pp.919-927. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2006.03.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell size-proliferation relationship in rat glioma cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rouzaire-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Milandri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 45 (3), pp.249-257. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/glia.10320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00135539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the acetylcholine release mechanism in various cells and reconstruction of the release mechanism in non-releasing cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Israël</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 72 (18-19), pp.2029-38. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0024-3205(03)00066-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trachynilysin, a neurosecretory protein isolated from stonefish (Synanceia trachynis) venom, forms nonselective pores in the membrane of NG108-15 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Ouanounou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stinnakre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold S. Kreger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Molgó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 277 (42), pp.39119-27. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M203433200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcium and voltage-dependent alterations of cell volume in neuroblastomaxglioma hybrid NG108-15 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bostel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Rouzaire-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pflügers Archiv European Journal of Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 444 (1-2), pp.186-92. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00424-002-0786-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00200092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of brefeldin A on acetylcholine release from glioma C6BU-1 cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Vurpillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Tomasi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Bruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Stinnakre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 39 (11), pp.2214-21. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0028-3908(00)00042-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evoked acetylcholine release by immortalized brain endothelial cells genetically modified to express choline acetyltransferase and/or the vesicular acetylcholine transporter.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Diebler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Prado de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François-Marie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Dunant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 73 (4), pp.1483-91. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.1999.0731483.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00171985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the fast-QI mode to dynamically map the nanoscale topography and stiffness of lamellipodia and lamella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Labdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Multifrequency AFM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing the biomechanical alterations of human myotubes with desmin mutations using atomic force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Crepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Joanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Meeting on Intermediate Filaments 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Noordwijkerhout, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and counting of &amp;quot;in vivo&amp;quot; cells to predict cell migratory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahir Qasim Syed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. elec. proc., </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00666638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergy between PAI-1 and Snail in tumoral migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héctor Peinado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gema Moreno-Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel A. Lawrence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AACR Annual Meeting Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknow, United States. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PAI-1, contrôleur de l&apos;aiguillage menant les cellules tumorales à la prolifération ou à la migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Lesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Post-doctorants du Génopole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Génocentre, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pro or cons local vs. global imagery information for identifying cell migratory potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lelandais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Charriere-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Ugon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Signal Processing Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poznañ,, Poland. pp.443-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00203105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Network Modeling Toward a Simplified Game Design based on Abstract Interpretation Application to PAs system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole de printemps Modélisation et simulation de processus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix-bound PAI-1, an extracellular modulator of cell functions: a novel member of the matricellular protein family</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Maquerlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Molecular and Cellular Biology of Plasminogen Activation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United States. pp.89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Games Network & Application to PAs system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chafika Chettaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Manceny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Processing in Cells and Tissues (IPCAT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, United Kingdom. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From a simple regulation network to a critical state with one single molecule Microenvironment and cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From DNA to cell organs: regulatory networks on morphogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.Elec. Proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One single molecule to access another scale PAI-1, Microenvironment and Cancer cell migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. Elec. proc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanics and morphology of phase-separated membrane nanotubes probed by AFM and STED</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Lopes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lamour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olek Maciejak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Pelta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Jacques Monod Conference on “Molecular basis for membrane remodelling and organization”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique du microenvironnement cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajitha Supiramaniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Charrière-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Barlovatz-Meimon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barlovatz-Meimon G. and Ronot X. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture de cellules animales, 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, pp.77--117, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01177444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When a collective outcome triggers a rare individual event: a mode of metastatic process in a cell population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Malo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Cartier-Michaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Fabre-Guillevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Delaplace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407546v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId142"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E099E4F7"/>
+    <w:nsid w:val="8EACDB63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmaloueve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8339-513X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089318307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215009575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748034v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00268" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charri&#232;re-Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.490996" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Qasim Syed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXC3M1T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Browaeys-Poly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cailliaul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vilain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09687689709048183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Peinado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Moreno-Bueno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Chettaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.279-303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VG2JB6QX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.09.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4HWQ6ZC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00186832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquerlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Galiacy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Lawrence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.03.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZRWNQTR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rouzaire-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Milandri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.10320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVDJ5SB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Isra&#235;l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3205(03)00066-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VKQRH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ouanounou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stinnakre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold S. Kreger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M203433200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bostel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-002-0786-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MWB57FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vurpillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tomasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bruner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(00)00042-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HXSBBLN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diebler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prado de Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dunant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1999.0731483.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743748" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Peinado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Charriere-Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339692v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339688v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Supiramaniam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407546v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmaloueve" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-8339-513X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089318307" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/215009575" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191967v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lixin Huang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Lopes dos Santos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Labdi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olek Maciejak" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smsc.202500210" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939057v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Allard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Liboz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cr&#233;pin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Labdi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-025-06060-0" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450305v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsbiomaterials.3c01254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690760v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Herardot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Plancheron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12015-024-10717-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201234v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Letort" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.3c07785" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04748034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Campillo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssynbio.3c00268" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677159v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Cartier-Michaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Charri&#232;re-Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032204" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hutzler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Delaplace" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08898480.2010.490996" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vigneron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahir Qasim Syed" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Barlovatz-Meimon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montagne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2010.05.023" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5GXC3M1T-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267152v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Browaeys-Poly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Cailliaul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Vilain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/09687689709048183" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783591v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Peinado" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Moreno-Bueno" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/bcr2203" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339675v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chafika Chettaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Manceny" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.26.279-303" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-VG2JB6QX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339590v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2006.09.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4HWQ6ZC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00186832v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maquerlot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane D. Galiacy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guignabert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel A. Lawrence" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339679v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408136v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lizabeth Fabre-Guillevin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2006.03.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VZRWNQTR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135539v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rouzaire-Dubois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Milandri" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Dubois" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.10320" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZVDJ5SB4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Isra&#235;l" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0024-3205(03)00066-3" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-39VKQRH7-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186283v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ouanounou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Stinnakre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold S. Kreger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Molg&#243;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M203433200" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bostel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00424-002-0786-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MWB57FT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199907v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Vurpillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tomasi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bruner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0028-3908(00)00042-3" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HXSBBLN-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00171985v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diebler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Prado de Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Marie Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dunant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.1999.0731483.x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181908v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181938v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Crepin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Joanne" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666638v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lelandais" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743748" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339693v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Peinado" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339805v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lesne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203105v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Charriere-Bertrand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ugon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339794v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339688v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339692v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339687v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339696v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181433v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajitha Supiramaniam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407546v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>