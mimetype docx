--- v0 (2026-03-19)
+++ v1 (2026-04-11)
@@ -521,51 +521,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of neutrino oscillation parameters from the T2K experiment using $3.6\times10^{21}$ protons on target</w:t>
+                <w:t xml:space="preserve">Updated T2K measurements of muon neutrino and antineutrino disappearance using 3.6 $\times$ 10$^{21}$ protons on target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Akhlaq</w:t>
@@ -600,478 +600,478 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alonso Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (9), pp.782. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11819-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04039893v1</w:t>
+                <w:t xml:space="preserve">hal-04111787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the $\nu_{\mu}$ and $\bar{\nu}_{\mu}$-induced Coherent Charged Pion Production Cross Sections on $^{12}C$ by the T2K experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Interrelated Roles of Correlations in the Nuclear Equation of State and in Response Functions: Application to a Chiral Confining Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chanfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092009⟩</w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/universe9070316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237074v1</w:t>
+                <w:t xml:space="preserve">hal-04157277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First measurement of muon neutrino charged-current interactions on hydrocarbon without pions in the final state using multiple detectors with correlated energy spectra at T2K</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akhlaq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Akutsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Alarakia-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 108, pp.112009. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interrelated Roles of Correlations in the Nuclear Equation of State and in Response Functions: Application to a Chiral Confining Theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of the $\nu_{\mu}$ and $\bar{\nu}_{\mu}$-induced Coherent Charged Pion Production Cross Sections on $^{12}C$ by the T2K experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Akhlaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Akutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alonso Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (7), pp.316. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.092009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/universe9070316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157277v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04237074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated T2K measurements of muon neutrino and antineutrino disappearance using 3.6 $\times$ 10$^{21}$ protons on target</w:t>
+                <w:t xml:space="preserve">Measurements of neutrino oscillation parameters from the T2K experiment using $3.6\times10^{21}$ protons on target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Akhlaq</w:t>
@@ -1106,350 +1106,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alonso Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072011. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (9), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111787v1</w:t>
+                <w:t xml:space="preserve">hal-04039893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the upgraded T2K Near Detector to constrain neutrino and antineutrino interactions with no mesons in the final state by exploiting nucleon-lepton correlations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scintillator ageing of the T2K near detectors from 2010 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhlaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Akutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dolan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Buizza Avanzini</w:t>
+                <w:t xml:space="preserve">C. Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.032010⟩</w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.P10028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03335466v1</w:t>
+                <w:t xml:space="preserve">hal-03771751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillator ageing of the T2K near detectors from 2010 to 2021</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Ali</w:t>
+                <w:t xml:space="preserve">Sensitivity of the upgraded T2K Near Detector to constrain neutrino and antineutrino interactions with no mesons in the final state by exploiting nucleon-lepton correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Q. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolognesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alt</w:t>
+                <w:t xml:space="preserve">M. Buizza Avanzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 17 (10), pp.P10028. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.032010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.032010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771751v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03335466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the MicroBooNE neutrino cross sections on argon</w:t>
               </w:r>
@@ -2018,252 +2018,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino–nucleus cross sections for oscillation experiments</w:t>
+                <w:t xml:space="preserve">Mean field approach to reconstructed neutrino energy distributions in accelerator-based experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teppei Katori</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Nikolakopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. van Dessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6471/aa8bf7⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (5), pp.054603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.054603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01669594v1</w:t>
+                <w:t xml:space="preserve">hal-01867539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean field approach to reconstructed neutrino energy distributions in accelerator-based experiments</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutrino–nucleus cross sections for oscillation experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. González-Jiménez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teppei Katori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (5), pp.054603. </w:t>
+              <w:t xml:space="preserve">Journal of Physics G: Nuclear and Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.013001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.98.054603⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6471/aa8bf7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01867539v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01669594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NuSTEC White Paper: Status and challenges of neutrino–nucleus scattering</w:t>
               </w:r>
@@ -2377,265 +2377,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected high-energy γ emission from decaying exotic nuclei</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic dipole and Gamow-Teller responses of even and odd $^{90-94}_{40}$Zr isotopes in QRPA calculations with the D1M Gogny force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.050⟩</w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (8), pp.170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12354-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582765v1</w:t>
+                <w:t xml:space="preserve">hal-01582874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic dipole and Gamow-Teller responses of even and odd $^{90-94}_{40}$Zr isotopes in QRPA calculations with the D1M Gogny force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected high-energy γ emission from decaying exotic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gottardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Verney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (8), pp.170. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 772, pp.359-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epja/i2017-12354-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2017.06.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582874v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E1 and M1 strength functions from average resonance capture data</w:t>
               </w:r>
@@ -2745,1035 +2745,1035 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response functions with finite-range Gogny force: Tensor terms and instabilities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electron-neutrino scattering off nuclei from two different theoretical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Cuyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.024342. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024342⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.015501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01481524v1</w:t>
+                <w:t xml:space="preserve">in2p3-01274164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-neutrino scattering off nuclei from two different theoretical perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of short-range correlations in neutrino-nucleus scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T van Cuyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">T. van Cuyck</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pandey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.015501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.015501⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.24611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01274164v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01507146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-energy modification of the gamma strength function of the odd-even nucleus In-115</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Versteegen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Denis-Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Méot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (4), pp.44325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01507153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of short-range correlations in neutrino-nucleus scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R González-Jiménez</w:t>
+                <w:t xml:space="preserve">Gogny-Hartree-Fock-Bogolyubov plus quasiparticle random-phase approximation predictions of the M 1 strength function and its impact on radiative neutron capture cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V Pandey</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.24611. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.44306 - 44306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01507146v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01504826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gogny-Hartree-Fock-Bogolyubov plus quasiparticle random-phase approximation predictions of the M 1 strength function and its impact on radiative neutron capture cross section</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Large-scale deformed quasiparticle random-phase approximation calculations of the γ -ray strength function using the Gogny force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Péru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lechaftois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.44306 - 44306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044306⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (01), pp.014304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.014304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01504826v1</w:t>
+                <w:t xml:space="preserve">cea-01505235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale deformed quasiparticle random-phase approximation calculations of the γ -ray strength function using the Gogny force</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the role of nuclear effects in the interpretation of the MiniBooNE low-energy anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V Garzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giunti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Martini</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F Lechaftois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.014304⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (07), pp.073008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.073008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01505235v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01504817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of nuclear effects in the interpretation of the MiniBooNE low-energy anomaly</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of low-energy nuclear excitations on neutrino-nucleus scattering at MiniBooNE and T2K kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.073008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.054609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01504817v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low-energy nuclear excitations on neutrino-nucleus scattering at MiniBooNE and T2K kinematics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Jachowicz</w:t>
+                <w:t xml:space="preserve">Nuclear response functions with finite-range Gogny force: Tensor terms and instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (5), pp.054609. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.024342. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054609⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582678v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01481524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino versus antineutrino cross sections and CP violation</w:t>
               </w:r>
@@ -3978,252 +3978,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01131781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive and pion production neutrino-nucleus cross sections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear response theory and neutrino mean free path using Brussels-Montreal Skyrme functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.025501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025501⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.025804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00983017v1</w:t>
+                <w:t xml:space="preserve">in2p3-01066816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear response theory and neutrino mean free path using Brussels-Montreal Skyrme functionals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inclusive and pion production neutrino-nucleus cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.025804. </w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.025501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01066816v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00983017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasielastic and multinucleon excitations in antineutrino-nucleus interactions</w:t>
               </w:r>
@@ -4398,533 +4398,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00749643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino energy reconstruction problems and neutrino oscillations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of a new isomeric state in $^{68}$Ni: Evidence for a highly-deformed proton intruder state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093012⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.031301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.031301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00672793v1</w:t>
+                <w:t xml:space="preserve">in2p3-00674624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new isomeric state in $^{68}$Ni: Evidence for a highly-deformed proton intruder state.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Duchêne</w:t>
+                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. II. Sum rules and instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.031301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.031301⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.054317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00674624v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. II. Sum rules and instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. III. Neutron matter and neutrino propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Davesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.054317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054317⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.044308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684899v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00718705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. III. Neutron matter and neutrino propagation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutrino energy reconstruction problems and neutrino oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 86, pp.044308. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.093012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00718705v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00672793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino quasielastic interaction and nuclear dynamics</w:t>
               </w:r>
@@ -5248,51 +5248,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero range tensor terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5495,51 +5495,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-pion production processes chiral symmetry and NN interaction in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5631,51 +5631,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Outgoing Nucleon Wave Function on Reconstructed Neutrino Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nikolakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5683,51 +5683,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Niewczas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. González-Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Scientific Meeting on Nuclear Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, La Rabida, Spain. pp.157-158, </w:t>
@@ -5899,90 +5899,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino mean free path in neutron matter with Brussels-Montreal Skyrme functionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6914,51 +6914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B38D162C"/>
+    <w:nsid w:val="951E91BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7145,51 +7145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmartini75" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4823-639X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez Ruso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ankowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/adae26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ericson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanfray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.025502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Belocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedetta Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akhlaq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akutsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alonso Monsalve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11819-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269817v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhlaq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akutsu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarakia-Charles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.112009" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chanfray" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Ericson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe9070316" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111787v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072011" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buizza Avanzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.032010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771751v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ericson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.015503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goriely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Branca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Brunetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Longhin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pupilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12838-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deloncle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12896-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Katori" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aa8bf7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolakopoulos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Dessel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.054603" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez-Ruso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Athar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barbaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherdack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Christy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582765v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.050" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12354-x" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopecky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024342" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jachowicz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Cuyck" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.015501" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Versteegen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Denis-Petit" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;ot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Comet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044325" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507146v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Cuyck" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jachowicz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pandey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024611" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504826v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044306" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;ru" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hilaire" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goriely" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lechaftois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.014304" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Garzelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giunti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.073008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryckebusch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.035501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025804" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.065501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.013009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674624v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.031301" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684899v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lallouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054317" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718705v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buridon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044308" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.055502" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.045502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00424236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.024314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Donno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maieron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Co'" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10245-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niewczas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22204-8_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goriely" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechaftois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deloncle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714605013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012067" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Versteegen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis-Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612203001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jachowicz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvas Pandey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Cuyck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.12.010018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/408/1/012041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274176" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmartini75" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4823-639X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez Ruso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ankowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/adae26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ericson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanfray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.025502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Belocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedetta Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akhlaq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akutsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alonso Monsalve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chanfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Ericson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe9070316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhlaq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akutsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarakia-Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.112009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11819-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buizza Avanzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.032010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ericson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.015503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goriely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Branca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Brunetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Longhin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pupilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12838-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deloncle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12896-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Dessel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.054603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Katori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aa8bf7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez-Ruso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Athar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barbaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherdack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Christy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12354-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopecky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jachowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Cuyck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.015501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Cuyck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jachowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024611" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Versteegen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Denis-Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;ot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Comet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044325" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;ru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hilaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goriely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lechaftois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.014304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Garzelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giunti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.073008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryckebusch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054609" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024342" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.035501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.065501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.013009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.031301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lallouet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054317" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buridon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044308" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.055502" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.045502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00424236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.024314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Donno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maieron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Co'" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10245-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niewczas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22204-8_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goriely" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechaftois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deloncle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714605013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012067" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Versteegen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis-Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612203001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jachowicz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvas Pandey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Cuyck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.12.010018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/408/1/012041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274176" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>