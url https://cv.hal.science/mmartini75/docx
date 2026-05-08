--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -521,51 +521,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04446191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Updated T2K measurements of muon neutrino and antineutrino disappearance using 3.6 $\times$ 10$^{21}$ protons on target</w:t>
+                <w:t xml:space="preserve">Measurements of neutrino oscillation parameters from the T2K experiment using $3.6\times10^{21}$ protons on target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Abe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Akhlaq</w:t>
@@ -600,960 +600,960 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Alonso Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108 (7), pp.072011. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (9), pp.782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11819-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04111787v1</w:t>
+                <w:t xml:space="preserve">hal-04039893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interrelated Roles of Correlations in the Nuclear Equation of State and in Response Functions: Application to a Chiral Confining Theory</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Measurements of the $\nu_{\mu}$ and $\bar{\nu}_{\mu}$-induced Coherent Charged Pion Production Cross Sections on $^{12}C$ by the T2K experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Akhlaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Akutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alonso Monsalve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Universe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/universe9070316⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (9), pp.092009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04157277v1</w:t>
+                <w:t xml:space="preserve">hal-04237074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First measurement of muon neutrino charged-current interactions on hydrocarbon without pions in the final state using multiple detectors with correlated energy spectra at T2K</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ali</w:t>
+                <w:t xml:space="preserve">Updated T2K measurements of muon neutrino and antineutrino disappearance using 3.6 $\times$ 10$^{21}$ protons on target</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Akhlaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Akutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Alonso Monsalve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.112009⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108 (7), pp.072011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.072011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269817v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04111787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of the $\nu_{\mu}$ and $\bar{\nu}_{\mu}$-induced Coherent Charged Pion Production Cross Sections on $^{12}C$ by the T2K experiment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Interrelated Roles of Correlations in the Nuclear Equation of State and in Response Functions: Application to a Chiral Confining Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Chanfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.092009⟩</w:t>
+              <w:t xml:space="preserve">Universe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (7), pp.316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/universe9070316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04237074v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of neutrino oscillation parameters from the T2K experiment using $3.6\times10^{21}$ protons on target</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Alonso Monsalve</w:t>
+                <w:t xml:space="preserve">First measurement of muon neutrino charged-current interactions on hydrocarbon without pions in the final state using multiple detectors with correlated energy spectra at T2K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhlaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Akutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Alarakia-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (9), pp.782. </w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.112009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-023-11819-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.108.112009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04039893v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillator ageing of the T2K near detectors from 2010 to 2021</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sensitivity of the upgraded T2K Near Detector to constrain neutrino and antineutrino interactions with no mesons in the final state by exploiting nucleon-lepton correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Alt</w:t>
+                <w:t xml:space="preserve">S. Dolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.Q. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bolognesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buizza Avanzini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10028⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (3), pp.032010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.032010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03771751v1</w:t>
+                <w:t xml:space="preserve">hal-03335466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity of the upgraded T2K Near Detector to constrain neutrino and antineutrino interactions with no mesons in the final state by exploiting nucleon-lepton correlations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of the MicroBooNE neutrino cross sections on argon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buizza Avanzini</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.105.032010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106 (1), pp.015503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.015503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03335466v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the MicroBooNE neutrino cross sections on argon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Ericson</w:t>
+                <w:t xml:space="preserve">Scintillator ageing of the T2K near detectors from 2010 to 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Akhlaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Akutsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Chanfray</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Alt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 106 (1), pp.015503. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 17 (10), pp.P10028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.106.015503⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/17/10/P10028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03594199v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of magnetic moments within the Gogny Hartree-Fock-Bogolyubov framework: Application to Hg isotopes</w:t>
               </w:r>
@@ -1578,51 +1578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 104 (2), pp.024328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1790,51 +1790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spurious finite-size instabilities with Gogny-type interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. de Pace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1946,51 +1946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goriely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55 (12), pp.232. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2037,64 +2037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean field approach to reconstructed neutrino energy distributions in accelerator-based experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nikolakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. van Dessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2409,51 +2409,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (8), pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2673,51 +2673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Péru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hilaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95 (5), pp.054317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2745,1078 +2745,1078 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01554712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-neutrino scattering off nuclei from two different theoretical perspectives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Nuclear response functions with finite-range Gogny force: Tensor terms and instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Pace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.015501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.015501⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.024342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01274164v1</w:t>
+                <w:t xml:space="preserve">cea-01481524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of short-range correlations in neutrino-nucleus scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-scale deformed quasiparticle random-phase approximation calculations of the γ -ray strength function using the Gogny force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Péru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T van Cuyck</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F Lechaftois</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.24611. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024611⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (01), pp.014304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.014304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01507146v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01505235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-energy modification of the gamma strength function of the odd-even nucleus In-115</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Comet</w:t>
+                <w:t xml:space="preserve">Gogny-Hartree-Fock-Bogolyubov plus quasiparticle random-phase approximation predictions of the M 1 strength function and its impact on radiative neutron capture cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hilaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Péru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Deloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.44325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044325⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.44306 - 44306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01507153v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01504826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gogny-Hartree-Fock-Bogolyubov plus quasiparticle random-phase approximation predictions of the M 1 strength function and its impact on radiative neutron capture cross section</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Electron-neutrino scattering off nuclei from two different theoretical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Deloncle</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. van Cuyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (4), pp.44306 - 44306. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044306⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.015501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.015501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01504826v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01274164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale deformed quasiparticle random-phase approximation calculations of the γ -ray strength function using the Gogny force</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of short-range correlations in neutrino-nucleus scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T van Cuyck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (01), pp.014304. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.014304⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94 (2), pp.24611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01505235v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01507146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the role of nuclear effects in the interpretation of the MiniBooNE low-energy anomaly</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low-energy modification of the gamma strength function of the odd-even nucleus In-115</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Versteegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Denis-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.073008⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (4), pp.44325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.044325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01504817v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01507153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low-energy nuclear excitations on neutrino-nucleus scattering at MiniBooNE and T2K kinematics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the role of nuclear effects in the interpretation of the MiniBooNE low-energy anomaly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M V Garzelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Giunti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054609⟩</w:t>
+              <w:t xml:space="preserve">Physical Review D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (07), pp.073008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.93.073008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582678v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01504817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response functions with finite-range Gogny force: Tensor terms and instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Impact of low-energy nuclear excitations on neutrino-nucleus scattering at MiniBooNE and T2K kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ryckebusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94 (2), pp.024342. </w:t>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.054609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.024342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.94.054609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01481524v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino versus antineutrino cross sections and CP violation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91, pp.035501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3978,295 +3978,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01131781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear response theory and neutrino mean free path using Brussels-Montreal Skyrme functionals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Inclusive and pion production neutrino-nucleus cross sections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.025804. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025804⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.025501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01066816v1</w:t>
+                <w:t xml:space="preserve">in2p3-00983017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive and pion production neutrino-nucleus cross sections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Linear response theory and neutrino mean free path using Brussels-Montreal Skyrme functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goriely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 90, pp.025501. </w:t>
+              <w:t xml:space="preserve">, 2014, 90, pp.025804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.90.025804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00983017v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01066816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasielastic and multinucleon excitations in antineutrino-nucleus interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.0655501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4300,77 +4300,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy reconstruction effects in neutrino oscillation experiments and implications for the analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 87, pp.013009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4398,589 +4398,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00749643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a new isomeric state in $^{68}$Ni: Evidence for a highly-deformed proton intruder state.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neutrino energy reconstruction problems and neutrino oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanfray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.031301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.093012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00674624v1</w:t>
+                <w:t xml:space="preserve">in2p3-00672793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. II. Sum rules and instabilities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. III. Neutron matter and neutrino propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Buridon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Davesne</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 85, pp.054317. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054317⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 86, pp.044308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00684899v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00718705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. III. Neutron matter and neutrino propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero-range tensor terms. II. Sum rules and instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lallouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bennaceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 86, pp.044308. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.86.044308⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 85, pp.054317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.054317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00718705v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00684899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino energy reconstruction problems and neutrino oscillations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Discovery of a new isomeric state in $^{68}$Ni: Evidence for a highly-deformed proton intruder state.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 85, pp.093012. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85, pp.031301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.85.093012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.85.031301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00672793v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00674624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino quasielastic interaction and nuclear dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84, pp.055502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5014,77 +5014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino and antineutrino quasielastic interactions with nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5125,291 +5125,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00459569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unified approach for nucleon knock-out, coherent and incoherent pion production in neutrino interactions with nuclei</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero range tensor terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Marteau</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bennaceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.065501. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.065501⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.024314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.024314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00424236v1</w:t>
+                <w:t xml:space="preserve">in2p3-00400315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear response for the Skyrme effective interaction with zero range tensor terms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">A unified approach for nucleon knock-out, coherent and incoherent pion production in neutrino interactions with nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Meyer</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Chanfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 80, pp.024314. </w:t>
+              <w:t xml:space="preserve">, 2009, 80, pp.065501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.024314⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.80.065501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00400315v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00424236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A particle-hole model approach for hypernuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Donno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,90 +5482,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-pion production processes chiral symmetry and NN interaction in the medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, pp.191-198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5644,51 +5644,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Outgoing Nucleon Wave Function on Reconstructed Neutrino Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nikolakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,485 +5893,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03448210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino mean free path in neutron matter with Brussels-Montreal Skyrme functionals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effective photoexcitation cross section of $^{115}$In(γ,γ′)$^{115m}$In from photoactivation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Chamel</w:t>
+                <w:t xml:space="preserve">M. Versteegen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Denis-Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Méot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Comet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Nuclear Physics in Astrophysics and 26th International Nuclear Physics Divisional Conference of the European Physical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/665/1/012067⟩</w:t>
+              <w:t xml:space="preserve">5th International Workshop on Compound-Nuclear Reactions and Related Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Tokyo, Japan. pp.03001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/201612203001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623531v1</w:t>
+                <w:t xml:space="preserve">hal-01554264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective photoexcitation cross section of $^{115}$In(γ,γ′)$^{115m}$In from photoactivation data</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">CRPA Calculations for Neutrino-Nucleus Scattering: From Very Low Energies to the Quasielastic Peak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Comet</w:t>
+                <w:t xml:space="preserve">Natalie Jachowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vishvas Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raúl González-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom van Cuyck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Workshop on Compound-Nuclear Reactions and Related Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjconf/201612203001⟩</w:t>
+              <w:t xml:space="preserve">10th International Workshop on Neutrino-Nucleus Interactions in the Few GeV Region</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Osaka, Japan. pp.010018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7566/JPSCP.12.010018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01554264v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRPA Calculations for Neutrino-Nucleus Scattering: From Very Low Energies to the Quasielastic Peak</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raúl González-Jiménez</w:t>
+                <w:t xml:space="preserve">Neutrino mean free path in neutron matter with Brussels-Montreal Skyrme functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom van Cuyck</w:t>
+                <w:t xml:space="preserve">N. Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Neutrino-Nucleus Interactions in the Few GeV Region</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Osaka, Japan. pp.010018, </w:t>
+              <w:t xml:space="preserve">6th Nuclear Physics in Astrophysics and 26th International Nuclear Physics Divisional Conference of the European Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lisbon, Portugal. pp.012067, </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7566/JPSCP.12.010018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/665/1/012067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909322v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino-nucleus interactions: from nuclear dynamics to neutrino oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INPC 2013 - International Nuclear Physics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Firenze, Italy. pp.08004, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6399,252 +6399,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00983354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutrino energy reconstruction problems and neutrino oscillations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Two particle-two hole excitations in charged current quasielastic neutrino-nucleus interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Conference on the intersections of particle and nuclear physics (CIPANP 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, St. Petersburg, FL, United States. pp.220, </w:t>
+              <w:t xml:space="preserve">XIII International Workshop on Neutrino Factories, Super beams and Beta beams (NUFACT11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Genève, Switzerland. pp.012041, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4826758⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/408/1/012041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00983323v1</w:t>
+                <w:t xml:space="preserve">in2p3-00976842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two particle-two hole excitations in charged current quasielastic neutrino-nucleus interactions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Neutrino energy reconstruction problems and neutrino oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII International Workshop on Neutrino Factories, Super beams and Beta beams (NUFACT11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Genève, Switzerland. pp.012041, </w:t>
+              <w:t xml:space="preserve">11th Conference on the intersections of particle and nuclear physics (CIPANP 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, St. Petersburg, FL, United States. pp.220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/408/1/012041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4826758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00976842v1</w:t>
+                <w:t xml:space="preserve">in2p3-00983323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutrino interactions with nuclei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Chanfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ericson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Marteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6914,51 +6914,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="951E91BA"/>
+    <w:nsid w:val="56362A0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7145,51 +7145,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmartini75" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4823-639X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez Ruso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ankowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/adae26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ericson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanfray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.025502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Belocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedetta Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111787v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akhlaq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akutsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alonso Monsalve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chanfray" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Ericson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe9070316" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269817v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhlaq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akutsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarakia-Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.112009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237074v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039893v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11819-x" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771751v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10028" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Nguyen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buizza Avanzini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.032010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594199v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martini" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ericson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.015503" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goriely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Branca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Brunetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Longhin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pupilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12838-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deloncle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12896-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Dessel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.054603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Katori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aa8bf7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez-Ruso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Athar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barbaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherdack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Christy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12354-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopecky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jachowicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Cuyck" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.015501" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507146v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Cuyck" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jachowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pandey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024611" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507153v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Versteegen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Denis-Petit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;ot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Comet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044325" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044306" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505235v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;ru" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hilaire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goriely" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lechaftois" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.014304" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504817v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Garzelli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giunti" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.073008" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582678v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryckebusch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054609" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481524v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024342" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.035501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066816v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025804" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983017v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025501" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.065501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.013009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674624v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.031301" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684899v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lallouet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054317" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buridon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044308" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672793v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093012" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.055502" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.045502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00424236v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065501" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400315v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.024314" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Donno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maieron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Co'" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10245-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niewczas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22204-8_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goriely" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechaftois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deloncle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714605013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623531v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012067" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554264v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Versteegen" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis-Petit" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612203001" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909322v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jachowicz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvas Pandey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Cuyck" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.12.010018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983323v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826758" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976842v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/408/1/012041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274176" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmartini75" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4823-639X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621678v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez Ruso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Ankowski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Balantekin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/adae26" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256682v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martini" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ericson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Chanfray" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.025502" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446191v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Belocchi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Benedetta Barbaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo de Pace" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.109.065502" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039893v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Abe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Akhlaq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Akutsu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ali" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Alonso Monsalve" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-11819-x" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237074v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.092009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.072011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157277v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Chanfray" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Ericson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/universe9070316" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269817v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akhlaq" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Akutsu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Alarakia-Charles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ali" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.108.112009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dolan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.Q. Nguyen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanchet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bolognesi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buizza Avanzini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.105.032010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594199v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ericson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chanfray" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.106.015503" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771751v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/17/10/P10028" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341175v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;ru" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hilaire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goriely" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.104.024328" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336428v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Branca" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Brunetti" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Longhin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Pupilli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym13091625" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823286v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Pace" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bennaceur" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12838-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416911v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Deloncle" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2019-12896-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867539v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nikolakopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Dessel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.98.054603" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669594v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teppei Katori" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6471/aa8bf7" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768154v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Alvarez-Ruso" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sajjad Athar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Barbaro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cherdack" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Christy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppnp.2018.01.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582874v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2017-12354-x" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582765v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gottardo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Verney" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delafosse" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2017.06.050" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554712v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kopecky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.054317" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01481524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024342" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01505235v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P&#233;ru" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hilaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Goriely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lechaftois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.014304" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504826v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044306" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01274164v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jachowicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pandey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. van Cuyck" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.015501" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507146v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T van Cuyck" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Jachowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Pandey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.024611" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01507153v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Versteegen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Denis-Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent M&#233;ot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bonnet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Comet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.044325" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01504817v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M V Garzelli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Giunti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.93.073008" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582678v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ryckebusch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.94.054609" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128709v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.91.035501" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01131781v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Corsi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dupuis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.03.018" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983017v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025501" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01066816v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastore" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davesne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Navarro" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.90.025804" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00835756v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.87.065501" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749643v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.87.013009" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00672793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.85.093012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00718705v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Buridon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.86.044308" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00684899v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lallouet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.054317" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00674624v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dijon" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de France" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Angelis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.85.031301" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00628686v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.84.055502" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00459569v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Marteau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.81.045502" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00400315v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Meyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.024314" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00424236v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.80.065501" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00322609v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Donno" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maieron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Co'" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysa.2008.09.002" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00021862v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/i2005-10245-5" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dessel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niewczas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-22204-8_15" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03448210v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Hilaire" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Goriely" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ru" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lechaftois" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Deloncle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201714605013" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554264v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Versteegen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Denis-Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M&#233;ot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonnet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Comet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201612203001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909322v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Jachowicz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishvas Pandey" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Gonz&#225;lez-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom van Cuyck" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.12.010018" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chamel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/665/1/012067" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983354v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146608004" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00976842v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/408/1/012041" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00983323v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4826758" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3274176" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237415v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>