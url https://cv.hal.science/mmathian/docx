--- v0 (2026-04-10)
+++ v1 (2026-05-03)
@@ -3594,51 +3594,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9361025"/>
+    <w:nsid w:val="6E6DCD3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>