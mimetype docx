--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">240556402</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=ehiGqY8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAX-8236-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -183,1927 +204,1793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and tidal variability of dissolved organic matter in mangrove soils: influence on dissolved trace metal dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïna Mouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Factou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 333, pp.109785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of the optical signatures of dissolved organic matter in soils of different mangrove stands (Ouvéa, New Caledonia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïna Mouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lemonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Crossay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapeliele Gututauava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 32 (19), pp.12086-12107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11356-025-36373-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05501615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Glacial Paleolandscapes of Southern Africa: the Legacy of the Late Paleozoic Ice Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Amin Douillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Patrick Griffis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (3), pp.495-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/esurf-13-495-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPR Dating of Clay Minerals Formation Through Geological Times: Benchmarking From the Quaternary to the Neoproterozoic Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Öykü Ataytür</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bollaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American journal of science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 325, pp.6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2475/001c.130891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and bioaccumulation of trace metals in urban semi-arid mangrove ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Louise Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea C Alfaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fenvs.2022.1054554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating kaolinite crystallinity using near-infrared spectroscopy: implications for its geology on Earth and Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Rondeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Le Deit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Mineralogist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 107 (8), pp.1453-1469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2138/am-2022-8025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on the Cenozoic climatic history of Southeast Australia from kaolinite dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Y O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 604, pp.111212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2022.111212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03845324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating kaolinite from the Neogene Içá Formation and overlying laterites, central Amazonia, Brazil: Constraints for a stratigraphic correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Taitson Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 554, pp.109818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2020.109818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaolinite dating from Acrisol and Ferralsol: A new key to understanding the landscape evolution in NW Amazonia (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilherme Taitson Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nádia Regina Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 370, pp.114354. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geoderma.2020.114354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling weathering episodes in Tertiary regoliths by kaolinite dating (Western Ghats, India)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Aufort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Braun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Riotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Sélo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gondwana Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69, pp.89-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gr.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling weathering episodes in Tertiary regoliths by kaolinite dating (Western Ghats, India)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Radioactivity recorded by clay minerals in the Shea Creek area, Athabasca Basin (Canada): Implications for uranium transfers and exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Madeleine Selo</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Uri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gondwana Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gr.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.340-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269854v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01724111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radioactivity recorded by clay minerals in the Shea Creek area, Athabasca Basin (Canada): Implications for uranium transfers and exploration</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identifying the phyllosilicate minerals of hypogene ore deposits in lateritic saprolites using the near-IR spectroscopy second derivative methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elisa Brun</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lescuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 188, pp.340-349. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 186, pp.298 - 314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2017.11.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.02.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01724111v1</w:t>
+                <w:t xml:space="preserve">hal-01700855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying the phyllosilicate minerals of hypogene ore deposits in lateritic saprolites using the near-IR spectroscopy second derivative methodology</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Post-depositional evolution over a time scale of 1 million years of eastern Mediterranean organic-rich and organic-poor sediments: new insights on the debromination and layer-silicate markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Murat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Beaufort</w:t>
+                <w:t xml:space="preserve">Benoît Hebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Bernasconi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 188 (4), pp.21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/bsgf/2017183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2113,788 +2000,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le futur des mangroves des îles carbonatées sans apport détritique : étude de la diagenèse précoce de sédiments des mangroves d'Ouvéa (Nouvelle-Calédonie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Le Callonec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Louise Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Swales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des sédimentologistes Française, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Obduction History Of New Caledonia: New Temporal Constraints From Goethite (U-Th)/He Dating Of Duricrusts In Reworked Laterites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Danišík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Danišík</w:t>
+                <w:t xml:space="preserve">Dominique Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Cluzel</w:t>
+                <w:t xml:space="preserve">France Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of The Clay Minerals Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Clay Minerals Society, Jun 2024, Hawai'i, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fossil Fluvio-Lacustrine System of the Southern Grande Terre of New Caledonia : Paleo-environmental Archives and Dynamics of Trace METALlic Elements (TME)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+                <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geoscience Union (EGU), Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-22570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le système Fluvio-Lacustre fossile du sud de Grande Terre de Nouvelle-Calédonie : Caractérisation de l'impact des processus sédimentaires et post-dépôts sur la dynamique des éléments métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peggy Gunkel-Grillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie, Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Sédimentologistes Français, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premières preuves de la préservation de surfaces dévoniennes en Afrique du sud-est : nouveaux apports de la datation de cuirasses latéritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chanvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Chanvry</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Charlotte Fillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lyon, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03405885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First proofs of preservation of a Mesozoic paleorelief in Southeast Africa: Insights from the (U-Th)/He dating of iron oxides from Malawian duricrusts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noel Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Guillocheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, online, Austria. pp.EGU2020-8846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02539687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2904,512 +2791,512 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation synsédimentaire et néotectonique dans une formation détritique ferrugineuse: exemple de la Formation Fluvio-Lacustre du Sud de Grande Terre, Nouvelle-Calédonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpellier (34000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le champ de failles polygonales orientées du Bassin Sud Loyauté (Pacifique Sud-Ouest)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Pattier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daryl Wienclawski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daryl Wienclawski</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvio-lacustrine formation of New Caledonia: post-deposit processes and dynamics of trace metallic elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilien Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Pattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Parmentier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Virginie Gaullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">61st Annual Meeting of The Clay Minerals Society and 5th Asian Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Honolulu (Hawai'i), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-inflammatory activity of exopolysaccharides (EPS) from New Caledonian marine bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Lasalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malia Lasalo</w:t>
+                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleftherios Chalkiadakis</w:t>
+                <w:t xml:space="preserve">Simon Gensous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gensous</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Linda Guentas-Dombrowsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natural Products: Inspiring Innovation in Chemistry, Biology and the Discovery of New Medicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Andover, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04665150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3419,114 +3306,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'enregistrement minéralogique des événements paléoclimatiques dans les sols tropicaux : nouveaux apports de la datation de kaolinites par irradiations expérimentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Mathian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Sorbonne Université, 2018. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018SORUS161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02340919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId119"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3594,51 +3481,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E6DCD3E"/>
+    <w:nsid w:val="F9459BA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3825,51 +3712,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmathian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2564-0410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240556402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8236-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525102v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Factou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109785" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501615v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36373-9" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675295v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Amin Douillet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Patrick Griffis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-495-2025" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844744v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Alfaro" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1054554" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407659v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Deit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845324v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Griffin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Y O'Reilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111212" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Pereira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047287v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Regina Do Nascimento" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114354" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269854v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Selo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724111v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Uri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brun" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.02.003" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718064v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017183" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953328v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Swales" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04669637v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953337v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405885v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539687v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Ferry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504261v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953333v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Wienclawski" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665150v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02340919v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS161" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mmathian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2564-0410" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/240556402" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ehiGqY8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAX-8236-2020" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;na Mouras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Mathian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Factou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109785" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501615v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lemonnier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Crossay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kapeliele Gututauava" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-025-36373-9" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675295v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillocheau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Amin Douillet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Patrick Griffis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baby" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/esurf-13-495-2025" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400020v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Allard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#214;yk&#252; Atayt&#252;r" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Balan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bollaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2475/001c.130891" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea C Alfaro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fenvs.2022.1054554" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rondeau" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Le Deit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2138/am-2022-8025" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845324v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chass&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Calas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L Griffin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Y O'Reilly" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2022.111212" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047224v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Pereira" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Balan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2020.109818" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047287v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fritsch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#225;dia Regina Do Nascimento" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2020.114354" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02014511v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Aufort" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Braun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Riotte" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine S&#233;lo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gr.2018.12.003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01724111v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Beaufort" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Uri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Brun" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.02.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01700855v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Hebert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lescuyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.11.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01718064v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Murat" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Hebert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernasconi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2017183" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953328v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Callonec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Swales" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04669637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Dani&#353;&#237;k" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cluzel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Pattier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maurizot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675315v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Parmentier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gaullier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Gunkel-Grillon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-22570" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953337v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03405885v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chanvry" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Fillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02539687v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Ferry" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Zanella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Wienclawski" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04665150v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Lasalo" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Chalkiadakis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas-Dombrowsky" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02340919v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018SORUS161" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>