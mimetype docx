--- v0 (2026-03-25)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maïa Meurillon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches, INRAE, UR370 QuaPA, équipe Imagerie & Transferts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coupling 3D printing and the glycation reaction to texturize food for people with oral frailty: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M A Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of process-induced toxicants in bovine meats cooked according to the usual preparation and cooking practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Laleuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 176, pp.111374. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2025.111374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted quantification and untargeted exploration of furan and derivatives in infant food by headspace extraction-gas chromatography-Q Exactive Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.114614. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Krystalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water content and bloom index on gelatin glycation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.109096. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory acceptability of antioxidant-based formulations dedicated to mitigate heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109088. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard control through processing and preservation technologies for enhancing the food safety management of infant food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Torrents-Masoliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ribas-Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of heterocyclic aromatic amines in cooked meat. Part I: Informed selection of antioxidants based on molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.127264. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/yuicun⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to secure the meat chain against toxicants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that oxidative dephosphorylation by the nonheme Fe(II), alpha-ketoglutarate: UMP oxygenase occurs by stereospecific hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wyche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 591 (3), pp.468-478. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies to reduce the impact of heterocyclic aromatic amines in proteinaceous foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of two-dimensional gas chromatography and high resolution olfactometry for the parallel determination of heat-induced toxicants and odorants in cooked food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeraya Khummueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1388, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2015.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g55b-ys02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity relationships of β-hydroxyphosphonate nucleoside analogues as cytosolic 5′-nucleotidase II potential inhibitors: Synthesis, in vitro evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Marton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.18-37. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antiplasmodial and antimycobacterial evaluation of new nitroimidazole and nitroimidazooxazine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matshawandile Tukulula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajni-Kant Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krupa Naran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300362a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative pathway to ribonucleoside β-hydroxyphosphonate analogues and related prodrugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Périgaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (18), pp.4778-81. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol402143y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Pyrimidine-Containing Nucleoside β-(R/S)-Hydroxyphosphonate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.3794-3802. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Inhibition of Cytosolic 5'-Nucleotidase II (cN-II) by Ribonucleoside 5'-Monophosphate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002295. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkylnylphosphonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkynylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (31), pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking on the fluorescence of bovine muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of meat-based foods -Rheological selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71h International Congress of Meat Science and Technology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction QuEChERS et analyse UHPLC-ESI-MS/MS pour l'évaluation de nouvelles matrices mixtes viande-champignon en vue d'atténuer l'exposition aux composés toxiques induits par la cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2025, 16ème congrès de l'AfSep sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants and for environmental co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvine Myriam Tenkep Nguepnang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat-based functional foods - Variability of the glycation reaction in gelatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Heterocyclic Aromatic Amines in beef samples prepared and cooked according to the French usual methods using QuEChERS-like extraction and UHPLC-APCI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et maîtrise du risque chimique pour la valorisation des insectes dans l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat‐induced toxicants and odorants in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and environmental benefits of the design of a novel hybrid food mixing meat and mushroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tenkep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants by QuEChERS extraction and UHPLC-ESI-MS/MS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACCEPTABILITÉ SOCIALE : ENJEU DE GOUVERNANCE, ENJEU DE SOCIÉTÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of solid-phase microextraction, static headspace and dynamic headspace coupled to gas chromatography - mass spectrometry for furan quantification in infant food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Recent Advances in Food Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines (HAAs) and sensorial acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Chemistry, Processing &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massey University (NEW ZEALAND); China Meat Research Centre (CHINA), Dec 2022, Online, New Zealand. https://www.meatchemistrysymposium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Weurman Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aliments, Des vecteurs de substances chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nexus santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des procédés sur les aspects santé des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique de QuaPA - Quels enjeux et défis à relever pour nos recherches sur les qualités des produits animaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Clermont-Ferand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matinales de la Recherche d'Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG «Contaminants alimentaires – approches émergentes pour connaître et prévenir le risque»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines and sensory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reaction in Foods VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory effect of the addition of antioxidants used to mitigate Heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-induced toxicants and odorants generated by meat cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D food printing: at the intersection of social acceptance, participatory research, and specific nutritional benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bermudez-Aguirre, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Packaging and Processing Technologies: Present and Future.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-0-323-91742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines - Transvalor, pp.319, 2023, 978-2-38542-121-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dikeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier; Academic Press, pp.716-721, 2023, 9780323851251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Dickeman Sr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, CRC PRESS, pp.2275-2289, 2022, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00110-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, A découvert, 978-2271083005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des produits carnés plus sains et sensoriellement acceptables. (Fait Marquant du Département - issu du Rapport Recherches et Innovations 2024 de TRANSFORM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARC Monographs - Red meat and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinogenicity of consumption of red and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme d'inhibition des amines aromatiques hétérocycliques par le carvacrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantoury Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 16th Weurman Flavour Research Symposium E. Guichard &amp; J.L. Le Quéré (Eds): Proc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can@crol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SYALSA, Atelier de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminants dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Cursus Nutrition humaine et Santé (Les contaminants dans les aliments), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId205"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maïa Meurillon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches, INRAE, UR370 QuaPA, équipe Imagerie & Transferts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coupling 3D printing and the glycation reaction to texturize food for people with oral frailty: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duconseille Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.118419. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of process-induced toxicants in bovine meats cooked according to the usual preparation and cooking practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Laleuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 176, pp.111374. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2025.111374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted quantification and untargeted exploration of furan and derivatives in infant food by headspace extraction-gas chromatography-Q Exactive Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.114614. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Krystalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water content and bloom index on gelatin glycation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.109096. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory acceptability of antioxidant-based formulations dedicated to mitigate heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109088. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard control through processing and preservation technologies for enhancing the food safety management of infant food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Torrents-Masoliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ribas-Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of heterocyclic aromatic amines in cooked meat. Part I: Informed selection of antioxidants based on molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.127264. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/yuicun⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to secure the meat chain against toxicants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that oxidative dephosphorylation by the nonheme Fe(II), alpha-ketoglutarate: UMP oxygenase occurs by stereospecific hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wyche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 591 (3), pp.468-478. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies to reduce the impact of heterocyclic aromatic amines in proteinaceous foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of two-dimensional gas chromatography and high resolution olfactometry for the parallel determination of heat-induced toxicants and odorants in cooked food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeraya Khummueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1388, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2015.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g55b-ys02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity relationships of β-hydroxyphosphonate nucleoside analogues as cytosolic 5′-nucleotidase II potential inhibitors: Synthesis, in vitro evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Marton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.18-37. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antiplasmodial and antimycobacterial evaluation of new nitroimidazole and nitroimidazooxazine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matshawandile Tukulula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajni-Kant Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krupa Naran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300362a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative pathway to ribonucleoside β-hydroxyphosphonate analogues and related prodrugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Périgaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (18), pp.4778-81. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol402143y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Inhibition of Cytosolic 5'-Nucleotidase II (cN-II) by Ribonucleoside 5'-Monophosphate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002295. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Pyrimidine-Containing Nucleoside β-(R/S)-Hydroxyphosphonate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.3794-3802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkynylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (31), pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkylnylphosphonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meat matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Food Science, Nutrition and Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and environmental benefits of the design of a novel hybrid food mixing meat and mushroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tenkep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants by QuEChERS extraction and UHPLC-ESI-MS/MS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACCEPTABILITÉ SOCIALE : ENJEU DE GOUVERNANCE, ENJEU DE SOCIÉTÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of solid-phase microextraction, static headspace and dynamic headspace coupled to gas chromatography - mass spectrometry for furan quantification in infant food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Recent Advances in Food Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines (HAAs) and sensorial acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Chemistry, Processing &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massey University (NEW ZEALAND); China Meat Research Centre (CHINA), Dec 2022, Online, New Zealand. https://www.meatchemistrysymposium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Weurman Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aliments, Des vecteurs de substances chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nexus santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des procédés sur les aspects santé des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique de QuaPA - Quels enjeux et défis à relever pour nos recherches sur les qualités des produits animaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Clermont-Ferand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matinales de la Recherche d'Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG «Contaminants alimentaires – approches émergentes pour connaître et prévenir le risque»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines and sensory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reaction in Foods VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory effect of the addition of antioxidants used to mitigate Heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-induced toxicants and odorants generated by meat cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid food design as a way to enhance the nutritional and functional properties of animal-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-S. Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of meat-based foods -Rheological selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71h International Congress of Meat Science and Technology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking on the fluorescence of bovine muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants and for environmental co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvine Myriam Tenkep Nguepnang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction QuEChERS et analyse UHPLC-ESI-MS/MS pour l'évaluation de nouvelles matrices mixtes viande-champignon en vue d'atténuer l'exposition aux composés toxiques induits par la cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2025, 16ème congrès de l'AfSep sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat-based functional foods - Variability of the glycation reaction in gelatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Heterocyclic Aromatic Amines in beef samples prepared and cooked according to the French usual methods using QuEChERS-like extraction and UHPLC-APCI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et maîtrise du risque chimique pour la valorisation des insectes dans l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat‐induced toxicants and odorants in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D food printing: at the intersection of social acceptance, participatory research, and specific nutritional benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bermudez-Aguirre, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Packaging and Processing Technologies: Present and Future.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-0-323-91742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines - Transvalor, pp.319, 2023, 978-2-38542-121-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dikeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier; Academic Press, pp.716-721, 2023, 9780323851251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Dickeman Sr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, CRC PRESS, pp.2275-2289, 2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00110-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, A découvert, 978-2271083005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des produits carnés plus sains et sensoriellement acceptables. (Fait Marquant du Département - issu du Rapport Recherches et Innovations 2024 de TRANSFORM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARC Monographs - Red meat and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinogenicity of consumption of red and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 16th Weurman Flavour Research Symposium E. Guichard &amp; J.L. Le Quéré (Eds): Proc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can@crol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SYALSA, Atelier de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme d'inhibition des amines aromatiques hétérocycliques par le carvacrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantoury Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminants dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Cursus Nutrition humaine et Santé (Les contaminants dans les aliments), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duconseille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M A Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Laleuw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114614" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents-Masoliver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donelle Sandjong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ribas-Agust&#237;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Munoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yuicun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wenlong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wyche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12554" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeraya Khummueng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.01.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhlel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB4C3DJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g55b-ys02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VJS35DG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matshawandile Tukulula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajni-Kant Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahajan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupa Naran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300362a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402143y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616845v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100219" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNKWWWV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675257v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P. Jordheim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002295" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402824v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TFTP2LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657555v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223764v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424319v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mandin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069516v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bakchich" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bousset" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Myriam Tenkep Nguepnang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035355v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevolleau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouville" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angenieux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733719v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246924v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bakchich" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bousset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mandin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenkep" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dieng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719613v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665185v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Schiell" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792050v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053745v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663594v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786667v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786548v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786515v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785395v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181818v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734619v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739411v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269251v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741837v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739549v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801179v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/innovative-food-packaging-and-processing-technologies/bermudez-aguirre/978-0-323-91742-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273905v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183004v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meurillon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00110-1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797895v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787204v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799155v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantoury Damien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666395v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666438v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791024v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Laleuw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114614" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents-Masoliver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donelle Sandjong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ribas-Agust&#237;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Munoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yuicun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wenlong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wyche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12554" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeraya Khummueng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.01.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhlel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB4C3DJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g55b-ys02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VJS35DG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matshawandile Tukulula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajni-Kant Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahajan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupa Naran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300362a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402143y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lallemand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P. Jordheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNKWWWV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TFTP2LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bakchich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenkep" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dieng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Schiell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meurillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portanguen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-S. Mirade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Astruc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bakchich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bousset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Myriam Tenkep Nguepnang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevolleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angenieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/innovative-food-packaging-and-processing-technologies/bermudez-aguirre/978-0-323-91742-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00110-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantoury Damien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>