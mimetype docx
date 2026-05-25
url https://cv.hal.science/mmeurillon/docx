--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maïa Meurillon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches, INRAE, UR370 QuaPA, équipe Imagerie & Transferts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coupling 3D printing and the glycation reaction to texturize food for people with oral frailty: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duconseille Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.118419. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of process-induced toxicants in bovine meats cooked according to the usual preparation and cooking practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Laleuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 176, pp.111374. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2025.111374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted quantification and untargeted exploration of furan and derivatives in infant food by headspace extraction-gas chromatography-Q Exactive Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.114614. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Krystalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water content and bloom index on gelatin glycation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.109096. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory acceptability of antioxidant-based formulations dedicated to mitigate heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109088. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard control through processing and preservation technologies for enhancing the food safety management of infant food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Torrents-Masoliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ribas-Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of heterocyclic aromatic amines in cooked meat. Part I: Informed selection of antioxidants based on molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.127264. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/yuicun⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to secure the meat chain against toxicants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that oxidative dephosphorylation by the nonheme Fe(II), alpha-ketoglutarate: UMP oxygenase occurs by stereospecific hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wyche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 591 (3), pp.468-478. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies to reduce the impact of heterocyclic aromatic amines in proteinaceous foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of two-dimensional gas chromatography and high resolution olfactometry for the parallel determination of heat-induced toxicants and odorants in cooked food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeraya Khummueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1388, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2015.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g55b-ys02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity relationships of β-hydroxyphosphonate nucleoside analogues as cytosolic 5′-nucleotidase II potential inhibitors: Synthesis, in vitro evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Marton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.18-37. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antiplasmodial and antimycobacterial evaluation of new nitroimidazole and nitroimidazooxazine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matshawandile Tukulula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajni-Kant Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krupa Naran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300362a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative pathway to ribonucleoside β-hydroxyphosphonate analogues and related prodrugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Périgaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (18), pp.4778-81. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol402143y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Inhibition of Cytosolic 5'-Nucleotidase II (cN-II) by Ribonucleoside 5'-Monophosphate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002295. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Pyrimidine-Containing Nucleoside β-(R/S)-Hydroxyphosphonate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.3794-3802. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkynylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (31), pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkylnylphosphonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meat matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Food Science, Nutrition and Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and environmental benefits of the design of a novel hybrid food mixing meat and mushroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tenkep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants by QuEChERS extraction and UHPLC-ESI-MS/MS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACCEPTABILITÉ SOCIALE : ENJEU DE GOUVERNANCE, ENJEU DE SOCIÉTÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of solid-phase microextraction, static headspace and dynamic headspace coupled to gas chromatography - mass spectrometry for furan quantification in infant food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Recent Advances in Food Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines (HAAs) and sensorial acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Chemistry, Processing &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massey University (NEW ZEALAND); China Meat Research Centre (CHINA), Dec 2022, Online, New Zealand. https://www.meatchemistrysymposium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Weurman Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aliments, Des vecteurs de substances chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nexus santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des procédés sur les aspects santé des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique de QuaPA - Quels enjeux et défis à relever pour nos recherches sur les qualités des produits animaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Clermont-Ferand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matinales de la Recherche d'Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG «Contaminants alimentaires – approches émergentes pour connaître et prévenir le risque»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines and sensory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reaction in Foods VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory effect of the addition of antioxidants used to mitigate Heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-induced toxicants and odorants generated by meat cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid food design as a way to enhance the nutritional and functional properties of animal-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-S. Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of meat-based foods -Rheological selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71h International Congress of Meat Science and Technology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking on the fluorescence of bovine muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants and for environmental co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvine Myriam Tenkep Nguepnang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction QuEChERS et analyse UHPLC-ESI-MS/MS pour l'évaluation de nouvelles matrices mixtes viande-champignon en vue d'atténuer l'exposition aux composés toxiques induits par la cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2025, 16ème congrès de l'AfSep sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat-based functional foods - Variability of the glycation reaction in gelatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Heterocyclic Aromatic Amines in beef samples prepared and cooked according to the French usual methods using QuEChERS-like extraction and UHPLC-APCI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et maîtrise du risque chimique pour la valorisation des insectes dans l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat‐induced toxicants and odorants in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D food printing: at the intersection of social acceptance, participatory research, and specific nutritional benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bermudez-Aguirre, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Packaging and Processing Technologies: Present and Future.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-0-323-91742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines - Transvalor, pp.319, 2023, 978-2-38542-121-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dikeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier; Academic Press, pp.716-721, 2023, 9780323851251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Dickeman Sr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, CRC PRESS, pp.2275-2289, 2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00110-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, A découvert, 978-2271083005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des produits carnés plus sains et sensoriellement acceptables. (Fait Marquant du Département - issu du Rapport Recherches et Innovations 2024 de TRANSFORM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARC Monographs - Red meat and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinogenicity of consumption of red and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 16th Weurman Flavour Research Symposium E. Guichard &amp; J.L. Le Quéré (Eds): Proc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can@crol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SYALSA, Atelier de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme d'inhibition des amines aromatiques hétérocycliques par le carvacrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantoury Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminants dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Cursus Nutrition humaine et Santé (Les contaminants dans les aliments), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Maïa Meurillon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de recherches, INRAE, UR370 QuaPA, équipe Imagerie & Transferts</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meat matrix effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internation Conference on Food Science, Nutrition and Wellness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Vienna (Austria), Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05608501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Health and environmental benefits of the design of a novel hybrid food mixing meat and mushroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Tenkep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants by QuEChERS extraction and UHPLC-ESI-MS/MS coupling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Debrauwer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP 2024, Congrès français de Spectrométrie de Masse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’ACCEPTABILITÉ SOCIALE : ENJEU DE GOUVERNANCE, ENJEU DE SOCIÉTÉ.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Nice (06000), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking of solid-phase microextraction, static headspace and dynamic headspace coupled to gas chromatography - mass spectrometry for furan quantification in infant food</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jérémy ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. International Symposium on Recent Advances in Food Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines (HAAs) and sensorial acceptability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Chemistry, Processing &amp; Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Massey University (NEW ZEALAND); China Meat Research Centre (CHINA), Dec 2022, Online, New Zealand. https://www.meatchemistrysymposium.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aliments infantiles : Perceptions des utilisateurs et nouvelles questions de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Sandjong-Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Cancalon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Bourlieu Lacanal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03856714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Weurman Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aliments, Des vecteurs de substances chimiques toxiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nexus santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rueil Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matinales de la Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des procédés sur les aspects santé des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’Animation Scientifique de QuaPA - Quels enjeux et défis à relever pour nos recherches sur les qualités des produits animaux ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Clermont-Ferand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification des néoformés et du fer héminique dans les viandes bovines cuites selon différents modes de préparation et de cuisson usuels en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Scislowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les matinales de la Recherche d'Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénobiotiques et Néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Anton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Transformations des aliments et bénéfices/risques pour la santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIAG «Contaminants alimentaires – approches émergentes pour connaître et prévenir le risque»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addition of antioxidants in cooked meat: mitigation of heterocyclic aromatic amines and sensory effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Reaction in Foods VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in food characterization and contaminant determination through hyphenated mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. International Conference on Food Analysis (ICFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory effect of the addition of antioxidants used to mitigate Heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International Conference on Food Oral Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process-induced toxicants and odorants generated by meat cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jihene Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01269251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carrefours de l'Innovation Agronomique (CIAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards coupling 3D printing and the glycation reaction to texturize food for people with oral frailty: A review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duconseille Anne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Drancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Peyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 228, pp.118419. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2026.118419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of process-induced toxicants in bovine meats cooked according to the usual preparation and cooking practices in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyssa Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Laleuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 176, pp.111374. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodcont.2025.111374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeted quantification and untargeted exploration of furan and derivatives in infant food by headspace extraction-gas chromatography-Q Exactive Orbitrap mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 191, pp.114614. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of formulation and home storage conditions on the content of furan and derivatives in powdered infant formula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Krystalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 198, pp.115263. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.115263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Home practices can mitigate furan and derivatives in vegetable-based infant meals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donnelle Roline Sandjong Sayon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aya Fakih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Beyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.114916. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water content and bloom index on gelatin glycation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Hydrocolloids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 145, pp.109096. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodhyd.2023.109096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory acceptability of antioxidant-based formulations dedicated to mitigate heterocyclic aromatic amines in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 198, pp.109088. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04053723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazard control through processing and preservation technologies for enhancing the food safety management of infant food chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Berta Torrents-Masoliver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donelle Sandjong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Jofré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Ribas-Agustí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Munoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Pediatrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2, pp.100014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation of heterocyclic aromatic amines in cooked meat. Part I: Informed selection of antioxidants based on molecular modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.127264. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2020.127264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composés néoformés toxiques et leur remédiation - Focus sur les produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 73, pp.27-41. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/yuicun⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02275512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to secure the meat chain against toxicants?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46, pp.74-82. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2017.10.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence that oxidative dephosphorylation by the nonheme Fe(II), alpha-ketoglutarate: UMP oxygenase occurs by stereospecific hydroxylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goswami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cai Wenlong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Wyche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEBS Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 591 (3), pp.468-478. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1873-3468.12554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitigation strategies to reduce the impact of heterocyclic aromatic amines in proteinaceous foods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 50, pp.70-84. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2016.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of two-dimensional gas chromatography and high resolution olfactometry for the parallel determination of heat-induced toxicants and odorants in cooked food.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weeraya Khummueng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chromatography A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1388, pp.217-226. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chroma.2015.01.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel approaches to improving the chemical safety of the meat chain towards toxicants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouhlel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.75-85. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devenir des contaminants toxiques des aliments dans l’environnement digestif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Peyret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36, pp.135-149. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/g55b-ys02⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–activity relationships of β-hydroxyphosphonate nucleoside analogues as cytosolic 5′-nucleotidase II potential inhibitors: Synthesis, in vitro evaluation and molecular modeling studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsuzsanna Marton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Petter Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Béjaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, pp.18-37. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejmech.2014.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, antiplasmodial and antimycobacterial evaluation of new nitroimidazole and nitroimidazooxazine derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matshawandile Tukulula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajni-Kant Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aman Mahajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krupa Naran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.128-131. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ml300362a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative pathway to ribonucleoside β-hydroxyphosphonate analogues and related prodrugs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Hospital</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Périgaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organic Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (18), pp.4778-81. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ol402143y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00913414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Pyrimidine-Containing Nucleoside β-(R/S)-Hydroxyphosphonate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chaloin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20-21, pp.3794-3802. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201100219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00616845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Inhibition of Cytosolic 5'-Nucleotidase II (cN-II) by Ribonucleoside 5'-Monophosphate Analogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars P. Jordheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Dumontet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 7 (12), pp.e1002295. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pcbi.1002295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00675257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkylnylphosphonates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00402824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing an efficient route to the synthesis of nucleoside 1-alkynylphosphonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Gallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne Peyrottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Perigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65 (31), pp.6039-6046. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tet.2009.05.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid food design as a way to enhance the nutritional and functional properties of animal-based products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Théron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P-S. Mirade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Astruc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05597431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D printing of meat-based foods -Rheological selection criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Sylvain Mirade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71h International Congress of Meat Science and Technology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05223764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cooking on the fluorescence of bovine muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Venien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Jamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Girona, Catalonia, Spain. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction QuEChERS et analyse UHPLC-ESI-MS/MS pour l'évaluation de nouvelles matrices mixtes viande-champignon en vue d'atténuer l'exposition aux composés toxiques induits par la cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEP 2025, 16ème congrès de l'AfSep sur les Sciences Séparatives et les Couplages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating new meat/mushroom mixtures for the mitigation of process-induced toxicants and for environmental co-benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salma Bakchich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilian Bousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvine Myriam Tenkep Nguepnang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndeye Dieng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Green Food Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2025, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05069516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat-based functional foods - Variability of the glycation reaction in gelatin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Duconseille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jason Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Heterocyclic Aromatic Amines in beef samples prepared and cooked according to the French usual methods using QuEChERS-like extraction and UHPLC-APCI-MS/MS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevolleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bouville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05035355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et maîtrise du risque chimique pour la valorisation des insectes dans l’alimentation animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov 2 - Production d'insectes : Alimentation - Applications - Nouvelles filières industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat‐induced toxicants and odorants in cooked meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anupam Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ratel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. International Symposium on Maillard Reaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D food printing: at the intersection of social acceptance, participatory research, and specific nutritional benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Portanguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Guittard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bermudez-Aguirre, D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Packaging and Processing Technologies: Present and Future.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-0-323-91742-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04801179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michael Dikeman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences, 3rd edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Elsevier; Academic Press, pp.716-721, 2023, 9780323851251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05037751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acceptabilité des aliments hybrides : un enjeu pour la transition alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Schiell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Alès-Ecole Mines Télécom. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’acceptabilité sociale – Enjeux de société et controverses scientifiques. Alcantara, C., Charest, F., Lavigne, A., Saglietto, L. (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses des Mines - Transvalor, pp.319, 2023, 978-2-38542-121-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential chemical hazards linked to meat processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Engel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M Dickeman Sr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Meat Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 17, CRC PRESS, pp.2275-2289, 2022, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85125-1.00110-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04183004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les produits néoformés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2015, A découvert, 978-2271083005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des produits carnés plus sains et sensoriellement acceptables. (Fait Marquant du Département - issu du Rapport Recherches et Innovations 2024 de TRANSFORM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04969519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research and Innovation 2022. TRANSFORM - Division of Science for Food, Bioproducts and Waste TRANSFORM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Recherches et Innovations TRANSFORM 2022 Département Aliments, produits biosourcés et déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael O'Donohue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Steyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Delclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fournaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Boutrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE; INRAE TRANSFORM. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690287v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IARC Monographs - Red meat and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcinogenicity of consumption of red and processed meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02799155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards cooked meat less loaded in heterocyclic aromatic amines but sensorially acceptable!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angénieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of the 16th Weurman Flavour Research Symposium E. Guichard &amp; J.L. Le Quéré (Eds): Proc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can@crol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du métaprogramme SYALSA, Atelier de réflexion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du mécanisme d'inhibition des amines aromatiques hétérocycliques par le carvacrol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantoury Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les contaminants dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maïa Meurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Licence. Cursus Nutrition humaine et Santé (Les contaminants dans les aliments), 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId211"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055593v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Laleuw" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111374" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114614" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053723v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Anderson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663572v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents-Masoliver" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donelle Sandjong" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ribas-Agust&#237;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Munoz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890485v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127264" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275512v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yuicun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.004" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622866v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wenlong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wyche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12554" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639644v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631103v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeraya Khummueng" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.01.045" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696559v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhlel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.016" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB4C3DJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634873v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g55b-ys02" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069299v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;jaud" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VJS35DG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646633v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matshawandile Tukulula" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajni-Kant Sharma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahajan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupa Naran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300362a" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913414v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402143y" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675257v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lallemand" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P. Jordheim" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002295" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616845v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100219" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNKWWWV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657555v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.064" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TFTP2LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402824v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608501v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bakchich" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bousset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mandin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenkep" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dieng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719613v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mandin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Schiell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786548v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734165v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786515v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181818v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733679v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734619v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739411v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741837v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739549v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meurillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portanguen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-S. Mirade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Astruc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069516v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bakchich" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bousset" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Myriam Tenkep Nguepnang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424319v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevolleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angenieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/innovative-food-packaging-and-processing-technologies/bermudez-aguirre/978-0-323-91742-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273905v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037751v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00110-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantoury Damien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05608501v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Th&#233;ron" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Peyron" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;a Meurillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Sicard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246924v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bakchich" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bousset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mandin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tenkep" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Dieng" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719613v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Debrauwer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mandin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndeye Dieng" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Favier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Schiell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792050v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=j&#233;r&#233;my ratel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Engel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053745v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Anderson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03856714v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Sandjong-Sayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cancalon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Kurtz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bourlieu Lacanal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663594v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mercier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786667v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786548v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Scislowski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786515v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785395v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Anton" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03181818v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733679v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739220v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ratel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Planche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741837v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giri" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihene Bouhlel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.016" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB4C3DJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739549v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Peyret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460622v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Portanguen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meurillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duconseille Anne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Drancourt" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2026.118419" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05055593v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyssa Bouville" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Laleuw" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevolleau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2025.111374" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04638482v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnelle Roline Sandjong Sayon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Fakih" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114614" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795895v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Krystalli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.115263" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04690029v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Beyer" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114916" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189709v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Portanguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dumoulin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Duconseille" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2023.109096" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053723v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109088" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03663572v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Torrents-Masoliver" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donelle Sandjong" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Jofr&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Ribas-Agust&#237;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Munoz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02890485v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blinet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chaloin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2020.127264" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275512v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/yuicun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620876v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2017.10.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622866v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goswami" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Liu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cai Wenlong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wyche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1873-3468.12554" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639644v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2016.01.007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631103v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anupam Giri" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weeraya Khummueng" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tournayre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.01.045" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696559v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Engel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ratel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouhlel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634873v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Peyret" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g55b-ys02" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069299v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsuzsanna Marton" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Hospital" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Petter Jordheim" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me B&#233;jaud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2014.02.055" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VJS35DG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646633v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matshawandile Tukulula" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajni-Kant Sharma" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Mahajan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krupa Naran" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ml300362a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913414v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Peyrottes" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian P&#233;rigaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol402143y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616845v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Perigaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100219" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2PNKWWWV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675257v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Gallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Lallemand" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars P. Jordheim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumontet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1002295" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402824v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.05.064" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TFTP2LV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05597431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meurillon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Portanguen" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P-S. Mirade" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Astruc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05223764v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05246905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ang&#233;nieux" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venien" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ravel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Jamme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424319v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Chevolleau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069516v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Bakchich" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Bousset" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvine Myriam Tenkep Nguepnang" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189168v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05035355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevolleau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouville" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Angenieux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733719v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Hidalgo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04801179v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Meyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guittard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shop.elsevier.com/books/innovative-food-packaging-and-processing-technologies/bermudez-aguirre/978-0-323-91742-1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037751v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273905v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183004v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85125-1.00110-1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797895v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04969519v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael O'Donohue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Steyer" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Delclos" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fournaison" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Boutrou" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03690287v2" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787204v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799155v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666395v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666438v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03335197v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantoury Damien" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791024v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>