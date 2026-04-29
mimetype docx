--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -307,222 +307,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05168028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Formalization of the CHSH Inequality and Tsirelson’s Upper-bound in Isabelle/HOL</w:t>
+                <w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
+                <w:t xml:space="preserve">Emmanuel Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10817-023-09689-9⟩</w:t>
+              <w:t xml:space="preserve">Quantitative Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (9), pp.1285-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14697688.2023.2229022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740770v1</w:t>
+                <w:t xml:space="preserve">hal-03715921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t>
+                <w:t xml:space="preserve">A Formalization of the CHSH Inequality and Tsirelson’s Upper-bound in Isabelle/HOL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
+                <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantitative Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (9), pp.1285-1304. </w:t>
+              <w:t xml:space="preserve">Journal of Automated Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14697688.2023.2229022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10817-023-09689-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715921v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04740770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entailment is Undecidable for Symbolic Heap Separation Logic Formulae with Non-Established Inductive Rules</w:t>
               </w:r>
@@ -1626,64 +1626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1702,273 +1702,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t>
+                <w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Risks International Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Computational Finance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CWI, Apr 2024, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511393v1</w:t>
+                <w:t xml:space="preserve">hal-04507022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t>
+                <w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Finance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CWI, Apr 2024, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Financial Risks International Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507022v1</w:t>
+                <w:t xml:space="preserve">hal-04511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain@X-OMI Workshop on Blockchain and Decentralized Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2019,64 +2019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Allouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "Stochastics around Finance"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Kanazawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2127,51 +2127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Echahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Mhalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2222,64 +2222,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbiasing and robustifying implied volatility calibration in a cryptocurrency market with large bid-ask spreads and missing quotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Options</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FGV-IMPA, Aug 2022, Rio de Jaineiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2402,538 +2402,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entailment Checking in Separation Logic with Inductive Definitions is 2-EXPTIME hard</w:t>
+                <w:t xml:space="preserve">The Lower Bound of Decidable Entailments in Separation Logic with Inductive Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ADSL 2020 - Workshop on Automated Deduction in Separation Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, New Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990396v1</w:t>
+                <w:t xml:space="preserve">hal-02388028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lower Bound of Decidable Entailments in Separation Logic with Inductive Definitions</w:t>
+                <w:t xml:space="preserve">Entailment Checking in Separation Logic with Inductive Definitions is 2-EXPTIME hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSL 2020 - Workshop on Automated Deduction in Separation Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alicante, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3380809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02388028v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic on Arbitrary Domains</w:t>
+                <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FOSSACS) - 22nd International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_14⟩</w:t>
+              <w:t xml:space="preserve">Frontiers of Combining Systems - 12th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.77-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29007-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094154v1</w:t>
+                <w:t xml:space="preserve">hal-02323446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
+                <w:t xml:space="preserve">Prenex Separation Logic with One Selector Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers of Combining Systems - 12th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.77-93, </w:t>
+              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 28th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.409-427, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29007-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323446v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenex Separation Logic with One Selector Field</w:t>
+                <w:t xml:space="preserve">The Bernays-Schönfinkel-Ramsey Class of Separation Logic on Arbitrary Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automated Reasoning with Analytic Tableaux and Related Methods - 28th International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, London, United Kingdom. pp.409-427, </w:t>
+              <w:t xml:space="preserve">Foundations of Software Science and Computation Structures (FOSSACS) - 22nd International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Prague, Czech Republic. pp.242-259, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29026-9_23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-17127-8_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323468v1</w:t>
+                <w:t xml:space="preserve">hal-02094154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prime Implicate Generation in Equational Logic</w:t>
               </w:r>
@@ -3040,51 +3040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Sellami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3289,312 +3289,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Superposition-Based Approach to Abductive Reasoning in Equational Clausal Logic</w:t>
+                <w:t xml:space="preserve">A Deductive-Complete Constrained Superposition Calculus for Ground Flat Equational Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADDTC 2014</w:t>
+              <w:t xml:space="preserve">PAAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132800v1</w:t>
+                <w:t xml:space="preserve">hal-01132801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewriting Strategy to Generate Prime Implicates in Equational Logic</w:t>
+                <w:t xml:space="preserve">A Superposition-Based Approach to Abductive Reasoning in Equational Clausal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
+              <w:t xml:space="preserve">ADDTC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018692v1</w:t>
+                <w:t xml:space="preserve">hal-01132800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deductive-Complete Constrained Superposition Calculus for Ground Flat Equational Clauses</w:t>
+                <w:t xml:space="preserve">A Rewriting Strategy to Generate Prime Implicates in Equational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IJCAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132801v1</w:t>
+                <w:t xml:space="preserve">hal-01018692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Abductive Reasoning in Equational Logic</w:t>
               </w:r>
@@ -4163,216 +4163,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical error bounds for weighted mean and median, with application to robust aggregation of cryptocurrency data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uniswap v3: impermanent loss modeling and swap fees asymptotic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017151v2</w:t>
+                <w:t xml:space="preserve">hal-04214315v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniswap v3: impermanent loss modeling and swap fees asymptotic analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Statistical error bounds for weighted mean and median, with application to robust aggregation of cryptocurrency data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Allouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214315v4</w:t>
+                <w:t xml:space="preserve">hal-04017151v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Expressive Completeness of Bernays-Sch\&amp;quot;onfinkel-Ramsey Separation Logic</w:t>
               </w:r>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740770v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09689-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09689-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>