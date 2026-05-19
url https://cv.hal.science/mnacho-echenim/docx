--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1607,122 +1607,122 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t>
+                <w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Financial Risks International Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04571968v1</w:t>
+                <w:t xml:space="preserve">hal-04511393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative modelling and analysis of the Automated Market Maker Uniswap</w:t>
               </w:r>
@@ -1797,122 +1797,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t>
+                <w:t xml:space="preserve">Thorough mathematical modeling and analysis of Uniswap v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Financial Risks International Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Market Microstructure, Quantitative Trading, High Frequency, and Large Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stevanovich Center for Financial Mathematics, May 2024, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04511393v1</w:t>
+                <w:t xml:space="preserve">hal-04571968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical modelling and analysis of Impermanent Loss and Fees in Uniswap v3</w:t>
               </w:r>
@@ -2402,226 +2402,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lower Bound of Decidable Entailments in Separation Logic with Inductive Definitions</w:t>
+                <w:t xml:space="preserve">Entailment Checking in Separation Logic with Inductive Definitions is 2-EXPTIME hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADSL 2020 - Workshop on Automated Deduction in Separation Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPAR 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Alicante, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3380809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388028v1</w:t>
+                <w:t xml:space="preserve">hal-02990396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entailment Checking in Separation Logic with Inductive Definitions is 2-EXPTIME hard</w:t>
+                <w:t xml:space="preserve">The Lower Bound of Decidable Entailments in Separation Logic with Inductive Definitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ADSL 2020 - Workshop on Automated Deduction in Separation Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, New Orleans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3380809⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02990396v1</w:t>
+                <w:t xml:space="preserve">hal-02388028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilinva: Using Abduction to Generate Loop Invariants</w:t>
               </w:r>
@@ -3289,312 +3289,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Deductive-Complete Constrained Superposition Calculus for Ground Flat Equational Clauses</w:t>
+                <w:t xml:space="preserve">A Superposition-Based Approach to Abductive Reasoning in Equational Clausal Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAAR 2014</w:t>
+              <w:t xml:space="preserve">ADDTC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132801v1</w:t>
+                <w:t xml:space="preserve">hal-01132800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Superposition-Based Approach to Abductive Reasoning in Equational Clausal Logic</w:t>
+                <w:t xml:space="preserve">A Rewriting Strategy to Generate Prime Implicates in Equational Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ADDTC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">IJCAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01132800v1</w:t>
+                <w:t xml:space="preserve">hal-01018692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Rewriting Strategy to Generate Prime Implicates in Equational Logic</w:t>
+                <w:t xml:space="preserve">A Deductive-Complete Constrained Superposition Calculus for Ground Flat Equational Clauses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mnacho Echenim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJCAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria. pp.137-151</w:t>
+              <w:t xml:space="preserve">PAAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01018692v1</w:t>
+                <w:t xml:space="preserve">hal-01132801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach to Abductive Reasoning in Equational Logic</w:t>
               </w:r>
@@ -5331,51 +5331,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09689-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168071v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mnacho Echenim" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Peltier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10817-025-09728-7" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05168028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/fi.11318" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gobet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Maurice" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14697688.2023.2229022" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Mhalla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-023-09689-9" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02951859v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Iosif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2021.106169" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04985228v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cousin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guiol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990376v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-019-09528-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388326v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946538v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1613/jair.5481" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363997v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-015-9344-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933896v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aravantinos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2013-855" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2480759.2480763" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933247v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10817-010-9200-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-42NPCBGF-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931264v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ipl.2011.07.003" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940845v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Bonacina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsc.2008.10.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507022v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571968v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506995v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Allouche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978913v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Echahed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04506993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052687v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2021.12" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990396v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3380809" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323446v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Sellami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29007-8_5" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323468v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29026-9_23" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094154v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-17127-8_14" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946497v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833514v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363987v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21401-6_21" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132800v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01018692v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132801v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00934278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31365-3_17" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933516v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31374-5_21" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-14128-7_6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959544v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214315v4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017151v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699151v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940852v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boy de La Tour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088890v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933750v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932856v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>