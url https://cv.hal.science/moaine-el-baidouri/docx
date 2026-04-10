--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -2140,283 +2140,597 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cross-Kingdom Horizontal Gene Transfers Between Plant and Fungal Genomes: Insights from Large-Scale Comparative Genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Mariault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangzhao Qian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyung Do Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kusch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Panstruga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Chromosome Biology 2025 (Vienna)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna (AUSTRIA), Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling the Hidden Genetic Exchanges Between Lianas and Trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Mariault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rodde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Chromosome Biology 2025 (Vienna)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cryptic hybrid zone reveals the genomic basis of flower colour variation in a plant with a large and complex genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slimane Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the dynamics of transposable elements in genomes under asexual reproduction using agent-based model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rosalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gourbière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization Of Interspecific Gene Flows at The Genome-wide Level in a Natural Ecosystem The Massane Forest Reveals New Insights Into Horizontal Transfer In plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2472,51 +2786,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03852424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2526,151 +2840,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biologie intégrative des organismes photosynthétiques et micro-organismes associés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Nussaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Cenci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Clesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CNRS - Biologie intégrative des organismes photosynthétiques et micro-organismes associés (Section 23). 2025, pp.381-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2680,105 +2994,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unending Waltz of Plant Genomes: From Reshuffling of Ancestral Genetic Materiel to Integration of Foreign DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moaine El Baidouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Plants genetics. UPVD, Université de Perpignan Via Domitia, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04922923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId107"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2925,51 +3239,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mariault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puginier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Delaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyoung Shim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hun Hwang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegwan Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03178-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631716v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Porat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Grigull" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bayfield" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28985-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04922923v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05307487v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Mariault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Puginier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Keller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El Baidouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marc Delaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koaf195" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664022v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Russo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Alessandrini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Frei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Rosa Galise" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-50622-4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595377v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyung Do Kim" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeehyoung Shim" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji-Hun Hwang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daegwan Kim" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03178-3" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04274792v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Aubin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Llauro" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Garrigue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mirouze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Panaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1010964" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-03631716v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Porat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorg Grigull" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Deragon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bayfield" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28985-3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03443232v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11080857" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pontier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Picart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Roudier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.201900393" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02141867v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bertioli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Jenkins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Clevenger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Dudchenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongying Gao" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0405-z" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098593v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Stein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeisoo Yu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Copetti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick Zwickl" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-018-0040-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361976v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Murat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Veyssi&#232;re" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Molinier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l-Gauthier Flores" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14113" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215276v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Abernathy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwaret Arikit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Maumus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkv257" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099881v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianwei Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-015-1762-3" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Carpentier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cooke" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lasserre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.164400.113" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102447v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evt025" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218174v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114338v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sabot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Picault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moaine El-Baidouri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04492.x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565958v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangzhao Qian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kusch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Panstruga" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565930v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bellec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rodde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506838v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Salvado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Bertrand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289725v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rosalie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gourbi&#232;re" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492655v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raynaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nussaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Besnard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Clesse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04922923v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>