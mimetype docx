--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -234,325 +234,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
+                <w:t xml:space="preserve">Oxygen vacancy-driven spin-transfer torque across MgO magnetic tunnel junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+                <w:t xml:space="preserve">L. M. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor da Costa</w:t>
+                <w:t xml:space="preserve">B. Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Joly</w:t>
+                <w:t xml:space="preserve">E. Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Petitdemange</w:t>
+                <w:t xml:space="preserve">K. Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
+              <w:t xml:space="preserve">npj Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s44306-024-00067-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05457364v1</w:t>
+                <w:t xml:space="preserve">hal-05384921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxygen vacancy-driven spin-transfer torque across MgO magnetic tunnel junctions</w:t>
+                <w:t xml:space="preserve">MgO Tunneling Spintronics across Capacitively Coupled Atomic Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Kandpal</w:t>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Taudul</w:t>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Monteblanco</w:t>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Katcko</w:t>
+                <w:t xml:space="preserve">Léo Petitdemange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">npj Spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 3, pp.2. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (52), pp.18026-18035. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s44306-024-00067-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5c03672⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384921v1</w:t>
+                <w:t xml:space="preserve">hal-05457364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum measurement spintronic engine powered by quantum coherence enhanced by bosonic catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -939,291 +939,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03828633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward accurate ferroelectric polarization estimation in nanoscopic systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lamblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ngassam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles‐ambroise Kouakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0102920⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.2206688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202206688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04908447v1</w:t>
+                <w:t xml:space="preserve">hal-03844075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Advantage in a Molecular Spintronic Engine that Harvests Thermal Fluctuation Energy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward accurate ferroelectric polarization estimation in nanoscopic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Mohapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.2206688. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (13), pp.134101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202206688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0102920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03844075v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding Information on the Excited State of a Molecular Spin Chain</w:t>
               </w:r>
@@ -1235,77 +1235,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostantine Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalit Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (15), pp.2009467. </w:t>
@@ -1471,412 +1471,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust ferroelectric properties of organic croconic acid films grown on spintronically relevant substrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of single and double oxygen vacancies on electronic transport in Fe/MgO/Fe magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Dacosta</w:t>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Garen Avedissian</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mébarek Alouani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.415 - 420. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 128 (14), pp.143902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d0ma00147c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0019718⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064782v1</w:t>
+                <w:t xml:space="preserve">hal-03064755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of single and double oxygen vacancies on electronic transport in Fe/MgO/Fe magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust ferroelectric properties of organic croconic acid films grown on spintronically relevant substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sambit Mohapatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Taudul</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Garen Avedissian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Arabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0019718⟩</w:t>
+              <w:t xml:space="preserve">Materials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.415 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0ma00147c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03064755v1</w:t>
+                <w:t xml:space="preserve">hal-03064782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Beaurepaire a pioneer of ultrafast magnetism and organic spintronics passed away on April 24, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 478, pp.279-280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmmm.2018.11.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluorinated Phthalocyanine Molecules on Ferromagnetic Cobalt: A Highly Polarized Spinterface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ngassam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1885,802 +1885,802 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Arabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (43), pp.26475-26480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b09150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-driven electrical power generation at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Consolidated picture of tunnelling spintronics across oxygen vacancy states in MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Arabski</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Monteblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-019-0207-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (30), pp.305302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1f4d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02323689v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02367544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consolidated picture of tunnelling spintronics across oxygen vacancy states in MgO</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Spin-driven electrical power generation at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Katcko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">E. Monteblanco</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ab1f4d⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-019-0207-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02367544v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02323689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu Metal/Mn Phthalocyanine Organic Spinterfaces atop Co with High Spin Polarization at Room Temperature</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Engineering On-Surface Spin Crossover: Spin-State Switching in a Self-Assembled Film of Vacuum-Sublimable Functional Molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Senthil Kumar Kuppusamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Studniarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loic Joly</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Heinrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Arabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201707123⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.1705416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201705416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408142v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Engineering On-Surface Spin Crossover: Spin-State Switching in a Self-Assembled Film of Vacuum-Sublimable Functional Molecule</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Senthil Kumar Kuppusamy</w:t>
+                <w:t xml:space="preserve">Cu Metal/Mn Phthalocyanine Organic Spinterfaces atop Co with High Spin Polarization at Room Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michal Studniarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Schmerber</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ngassam Nyakam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201705416⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (29), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201707123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03408140v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03408142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling Magnetic Hardening and Molecular Spin Chain Contributions to Exchange Bias in Ferromagnet/Molecule Bilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hashim Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garen Avedissian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (8), pp.4659-4663. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.nanolett.8b00570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04584098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Electronic Transport through a Spin Crossover Thin Film to the Molecular Spin State Using X-ray Absorption Spectroscopy Operando Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Studniarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuppusamy Senthil Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2689,266 +2689,266 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kostantine Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (37), pp.31580-31585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsami.8b11495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulating the Ferromagnet/Molecule Spin Hybridization Using an Artificial Magnetoelectric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michał Studniarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salia Cherifi Cherifi-Hertel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Arras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (27), pp.1700259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201700259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin crossover in Fe(phen)(2)(NCS)(2) complexes on metallic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshio Miyamachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2957,2288 +2957,2288 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 146 (9), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4973511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03406539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Studniarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (19), pp.1606578 - 1606578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686949v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01654258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing a Device's Active Atoms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Tunneling Spintronics across MgO Driven by Double Oxygen Vacancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elmer Nahuel Monteblanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adma.201606578⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electronic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aelm.201600390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01654258v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Spin Polarization at Ferromagnetic Metal–Organic Interfaces: A Generic Property</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phthalocyanine based molecular spintronic devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Deranlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Djeghloul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Etienne Urbain</w:t>
+                <w:t xml:space="preserve">D. J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitra Xenioti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loic Joly</w:t>
+                <w:t xml:space="preserve">R. Rakshit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7 (13), pp.2310-2315. </w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (42), pp.16694--16699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6dt02467j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04222795v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04914019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile variable temperature insert at the DEIMOS beamline for in situ electrical transport measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">High Spin Polarization at Ferromagnetic Metal–Organic Interfaces: A Generic Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Djeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitra Xenioti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joly</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577516002551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (13), pp.2310-2315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.6b01112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04916584v1</w:t>
+                <w:t xml:space="preserve">hal-04222795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phthalocyanine based molecular spintronic devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Versatile variable temperature insert at the DEIMOS beamline for in situ electrical transport measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Sternitsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Georges Faullumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Barraud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">R. Rakshit</w:t>
+                <w:t xml:space="preserve">Arnaud Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6dt02467j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.652--657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577516002551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04914019v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04916584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Lacour</w:t>
+                <w:t xml:space="preserve">Unidirectional Spin-Dependent Molecule-Ferromagnet Hybridized States Anisotropy in Cobalt Phthalocyanine Based Magnetic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Barraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bouzehouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrile Deranlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallart</w:t>
+                <w:t xml:space="preserve">Stéphane Fusil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hashim Jabbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114 (20), pp.206603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.206603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284014v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exchange bias and room-temperature magnetic order in molecular layers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Hysteresis and change of transition temperature in thin films of Fe{[Me(2)Pyrz](3)BH}(2), a new sublimable spin-crossover molecule</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samy Boukari</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Studniarek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hironari Isshiki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Joly</w:t>
+                <w:t xml:space="preserve">Won Hui Doh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4361⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (19), pp.194702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4921309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05033272v1</w:t>
+                <w:t xml:space="preserve">hal-04680658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hysteresis and change of transition temperature in thin films of Fe{[Me(2)Pyrz](3)BH}(2), a new sublimable spin-crossover molecule</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Won Hui Doh</w:t>
+                <w:t xml:space="preserve">MgO magnetic tunnel junctions of enduring F-type upon annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyridon Zafeiratos</w:t>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 142 (19), pp.194702. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (43), </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4921309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/48/43/435004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680658v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Dependent Hybridization between Molecule and Metal at Room Temperature through Inter layer Exchange Coupling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Exchange bias and room-temperature magnetic order in molecular layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Victor da Costa</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hironari Isshiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02961⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14 (10), pp.981-984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04680660v1</w:t>
+                <w:t xml:space="preserve">hal-05033272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unidirectional Spin-Dependent Molecule-Ferromagnet Hybridized States Anisotropy in Cobalt Phthalocyanine Based Magnetic Tunnel Junctions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hashim Jabbar</w:t>
+                <w:t xml:space="preserve">Spin-Dependent Hybridization between Molecule and Metal at Room Temperature through Inter layer Exchange Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.114.206603⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (12), pp.7921-7926. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b02961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034782v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin state of spin-crossover complexes: From single molecules to ultrathin films</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martin Bowen</w:t>
+                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filip Schleicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Halisdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195415⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.4547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036740v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01282617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 2014 Magnetism Roadmap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yoshichika Otani</w:t>
+                <w:t xml:space="preserve">Spin state of spin-crossover complexes: From single molecules to ultrathin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Davesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Beaurepaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/33/333001⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (19), pp.195415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.195415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01367598v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized states in advanced dielectrics from the vantage of spin- and symmetry-polarized tunnelling across MgO</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samy Boukari</w:t>
+                <w:t xml:space="preserve">The 2014 Magnetism Roadmap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert L. Stamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Breitkreutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Åkerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii V. Chumak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshichika Otani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms5547⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (33), pp.333001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/33/333001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01282617v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemisorption of manganese phthalocyanine on Cu(001) surface promoted by van der Waals interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct observation of a highly spin-polarized organic spinterface at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Djeghloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Javaid</w:t>
+                <w:t xml:space="preserve">M. Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">F. Djeghloul</w:t>
+                <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155418⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, 7 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep01272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520986v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01572846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct observation of a highly spin-polarized organic spinterface at room temperature</w:t>
+                <w:t xml:space="preserve">Chemisorption of manganese phthalocyanine on Cu(001) surface promoted by van der Waals interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">S. Javaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Detlefs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Djeghloul</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep01272⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 87 (15), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.87.155418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01572846v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First glimpse of the soft x-ray induced excited spin-state trapping effect dynamics on spin cross-over molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Miyamachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 139 (7), pp.074708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4818603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust spin crossover and memristance across a single molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Miyamachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5247,1136 +5247,1136 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samy Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 3, pp.938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms1940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04675885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Random barrier double-well model for resistive switching in tunnel barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Halley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bertin</w:t>
+                <w:t xml:space="preserve">Nabil Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Majjad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 109, pp.083712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3561497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giant magnetoresistance through a single molecule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Schmaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Bagrets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Nahas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Schmaus</w:t>
+                <w:t xml:space="preserve">Toyo Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annika Bork</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.185-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/NNANO.2011.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05259940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence of in situ annealing on the nanoscale topographical/electrical properties of the tunnel barrier in sputtered epitaxial Fe/MgO/Fe multilayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D J Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Arabski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Schmerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 43 (21), pp.215003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0022-3727/43/21/215003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of molecular spin-crossover complex Fe(phen)2(NCS)2 thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengwei Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Schmerber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Beaufrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. J. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 95, pp.043303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3192355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00408269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using half-metallic manganite interfaces to reveal insights into spintronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barthélémy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bibes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Greullet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Halley</w:t>
+                <w:t xml:space="preserve">D. Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19, pp.315208/1-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212149v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical transport across a structurally ordered phthalocyanine film: role of defect states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Arabski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Da Costa</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 76, pp.033302/1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00212095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using half-metallic manganite interfaces to reveal insights into spintronics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Imhoff</w:t>
+                <w:t xml:space="preserve">Evidence of a symmetry-dependent metallic barrier in fully epitaxial MgO based magnetic tunnel junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Greullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Montaigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Halley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 99 (18), pp.187202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.99.187202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00212096v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00212149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias-crafted magnetic tunnel junctions with bistable spin-dependent states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Barthélémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prod’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 89 (10), pp.103517/1-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2345592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00205009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6386,1313 +6386,1391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing quantum science using molecular spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Olivier Khan Discussions Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementing a Quantum Information Engine Using Spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European ESiM Workshop: Crossroad of Maxwell Demon, CMD 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse, France. pp.93-114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57904-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04994695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can spintronics help mature quantum technologies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Carnot Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic encoding of quantum information onto individual atoms within solid-state junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using molecular spintronics and quantum thermodynamics to harvest ambient thermal energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crossroad of Maxwell Demon Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic implementations of quantum information engines to harvest ambient thermal energy: experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS Fall Meeting 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic implementations of quantum information engines to harvest ambient thermal energy: experiment and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">U. Miami Invited Talk</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Miami, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using molecular spintronics and quantum thermodynamics to harvest ambient thermal energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimag Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronic harvesting of thermal fluctuations using quantum thermodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Spintronics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-vacancy driven tunnelling spintronics across MgO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ufuk Halisdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filip Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States. pp.99310H, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2239017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple and advanced ferromagnet/molecule spinterfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Gruber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Zohra Djeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Nanoscience + Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, California, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2239067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct observation of a highly spin-polarized organic spinterface at room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Djeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cantoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE NanoScience + Engineering, 2014, San Diego, California, United States</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, San Diego, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2060367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04750865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronics with single molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Wulfhekel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Miyamachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.K. Yamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.F. Takacs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 IEEE 12th International Conference on Nanotechnology (IEEE-NANO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Birmingham, France. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NANO.2012.6322103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spintronics: an application of complex metal oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epitaxial Growth of Complex Metal Oxides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Woodhead Publishing, pp.365-395, 2015, A Woodhead Publishing Series in Electronic and Optical Materials, 9781782422556</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Elsevier, pp.469-502, 2022, Woodhead Publishing Series in Electronic and Optical Materials, 978-0-08-102945-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/B978-0-08-102945-9.00009-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03844204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spintronics: an application of complex metal oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bowen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gertjan Koster; Mark Huijben; Guus Rijnders. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epitaxial Growth of Complex Metal Oxides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Woodhead Publishing, pp.365-395, 2015, Woodhead Publishing Series in Electronic and Optical Materials, 9781782422556</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7702,580 +7780,580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A low-tech solution to process entire metal/molecule heterostructure stacks into vertical nanopillar electronic devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalit Mohan Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Zafar</w:t>
+                <w:t xml:space="preserve">N. Beyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalit Mohan Kandpal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoît Gobaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05472179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Measurement Spintronic Engine powered by Quantum Fluctuations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274700v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encoding information onto the charge and spin state of a paramagnetic atom using MgO tunnelling spintronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lamblin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhavishya Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vileno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04274716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Record spintronic harvesting of thermal fluctuations using paramagnetic molecular centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chowrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kandpal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Chowrira</w:t>
+                <w:t xml:space="preserve">D Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Kandpal</w:t>
+                <w:t xml:space="preserve">C. Kieber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Mertz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A Bahouka</w:t>
+                <w:t xml:space="preserve">A. Bahouka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresistance and spintronic anisotropy induced by spin excitations along molecular spin chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Katcko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kandpal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chowrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Schleicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03001272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8285,114 +8363,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tranport Tunnel Polarisé en Spin à l'Etat Solide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bowen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Paris Sud - Paris XI, 2003. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003921v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId270"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8539,51 +8617,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384921v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kandpal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44306-024-00067-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.165423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mohapatra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00692-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Kuppusamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC05310H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908447v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04581846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaurepaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05957B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064782v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Dacosta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Avedissian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ma00147c" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064755v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Alouani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420050v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Back" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.11.064" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367547v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joly" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09150" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Taudul" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Katcko" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408142v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Studniarek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngassam Nyakam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201705416" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Jabbar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gruber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00570" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944015v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11495" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406539v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Miyamachi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Davesne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973511" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Djeghloul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Xenioti" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01112" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916584v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Muller" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sternitsky" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Faullumel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boulard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516002551" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17MBKFKZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914019v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barraud" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakshit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02467j" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033272v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Isshiki" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4361" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680658v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Hui Doh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921309" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680660v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02961" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034782v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barraud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.206603" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036740v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195415" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367598v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Stamps" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Breitkreutz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan &#197;kerman" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii V. Chumak" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshichika Otani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/33/333001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520986v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javaid" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155418" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572846v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01272" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679513v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miyamachi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818603" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675885v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1940" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910356v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Najjari" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Majjad" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561497" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259940v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmaus" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bagrets" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nahas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Yamada" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Bork" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2011.11" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569613v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Kim" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V da Costa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bowen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215003" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D4595318E2EA4A5DB979B9E6744F38189179F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408269v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Shi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Beaufrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192355" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212095v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaddar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Da Costa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205009v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345592" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384965v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994695v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57904-2_5" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384977v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274814v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274771v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274789v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274822v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274775v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274760v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782979v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2239017" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722344v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Djeghloul" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2239067" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750865v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantoni" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060367" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780938v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyamachi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmaus" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Yamada" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Takacs" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2012.6322103" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792169v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472179v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zafar" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Mohan Kandpal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobaut" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274700v2" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274716v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Chowrira" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kandpal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kieber" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bahouka" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003921v5" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504493v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o L. Petitdemange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Geiskopf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Malinowski" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Fino Caseiro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Pannetier-Lecoeur" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c05917" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384921v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Kandpal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Taudul" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monteblanco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Katcko" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44306-024-00067-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457364v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lamblin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor da Costa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhavishya Chowrira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Petitdemange" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5c03672" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556209v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bowen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.165423" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800384v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sambit Mohapatra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang Weber" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Gobaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Boukari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.202301257" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037931v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41534-023-00692-x" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828633v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salia Cherifi Cherifi-Hertel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthil Kumar Kuppusamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Schmerber" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Arabski" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1TC05310H" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Kandpal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ngassam" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles&#8208;ambroise Kouakou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202206688" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908447v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0102920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411655v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kostantine Katcko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Urbain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202009467" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04581846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaurepaire" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05957B" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064755v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Alouani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0019718" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garen Avedissian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0ma00147c" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420050v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Back" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2018.11.064" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367547v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Joly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b09150" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367544v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Schleicher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Halisdemir" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ab1f4d" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Urbain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Arabski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-019-0207-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408140v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Studniarek" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Heinrich" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201705416" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Ibrahim" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ngassam Nyakam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201707123" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04584098v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hashim Jabbar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filip Schleicher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Gruber" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.8b00570" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944015v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Studniarek" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuppusamy Senthil Kumar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.8b11495" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354239v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ufuk Halisdemir" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Arras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201700259" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406539v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshio Miyamachi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Davesne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4973511" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01654258v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.201606578" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01686949v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hehn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmer Nahuel Monteblanco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lacour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.201600390" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04914019v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barraud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouzehouane" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deranlot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J. Kim" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rakshit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6dt02467j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Djeghloul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Xenioti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.6b01112" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04916584v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Muller" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sternitsky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Faullumel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boulard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577516002551" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-17MBKFKZ-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05034782v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Barraud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bouzehouane" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrile Deranlot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fusil" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.206603" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680658v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Won Hui Doh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyridon Zafeiratos" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4921309" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284014v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallart" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/48/43/435004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033272v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hironari Isshiki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4361" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680660v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b02961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01282617v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5547" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036740v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.195415" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367598v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L. Stamps" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Breitkreutz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan &#197;kerman" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii V. Chumak" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshichika Otani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/33/333001" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01572846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeghloul" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ibrahim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantoni" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bowen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Joly" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep01272" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01520986v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Javaid" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Detlefs" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.155418" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679513v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Miyamachi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4818603" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675885v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms1940" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910356v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Halley" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Henry" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Najjari" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Majjad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3561497" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05259940v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Schmaus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Bagrets" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Nahas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyo Yamada" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Bork" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NNANO.2011.11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D J Kim" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V da Costa" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Schmerber" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bowen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/21/215003" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8D4595318E2EA4A5DB979B9E6744F38189179F4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00408269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengwei Shi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Beaufrand" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3192355" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212096v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maurice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bibes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imhoff" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212095v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boukari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ghaddar" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Henry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00212149v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Greullet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiusan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Montaigne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hehn" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Halley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.99.187202" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00205009v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prod&#8217;homme" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jacquet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2345592" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384965v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994695v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57904-2_5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384977v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274814v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274771v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274789v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274822v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274775v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274760v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782979v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kim" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lacour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2239017" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722344v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zohra Djeghloul" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Garreau" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2239067" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04750865v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cantoni" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2060367" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780938v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Wulfhekel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Miyamachi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmaus" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.K. Yamada" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Takacs" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NANO.2012.6322103" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844204v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102945-9.00009-5" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05472179v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zafar" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Mohan Kandpal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Beyer" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gobaut" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274700v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vileno" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001215v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chowrira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kandpal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mertz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kieber" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bahouka" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001272v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003921v5" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>