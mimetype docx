--- v1 (2026-03-25)
+++ v2 (2026-04-25)
@@ -492,295 +492,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternatives for sustained disaster risk reduction: A re-assessment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réfléchir à la gestion du risque inondation par un jeu de rôle informatisé basé sur la simulation multi-agent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Taillandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Le De</w:t>
+                <w:t xml:space="preserve">Penelope Brueder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louise Baumann</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Faten Kikano</w:t>
+                <w:t xml:space="preserve">Bruno Beullac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4102/jamba.v15i1.1487⟩</w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04172045v1</w:t>
+                <w:t xml:space="preserve">hal-04527185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfléchir à la gestion du risque inondation par un jeu de rôle informatisé basé sur la simulation multi-agent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Taillandier</w:t>
+                <w:t xml:space="preserve">Alternatives for sustained disaster risk reduction: A re-assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Le De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penelope Brueder</w:t>
+                <w:t xml:space="preserve">Virginie Le Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Beullac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Di Maiolo</w:t>
+                <w:t xml:space="preserve">Faten Kikano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 41 (3), </w:t>
+              <w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26168/ajce.41.3.17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4102/jamba.v15i1.1487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04527185v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04172045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction post-Irma à Saint-Martin : réviser les documents d’occupation des sols pour recomposer un territoire moins vulnérable</w:t>
               </w:r>
@@ -1136,473 +1136,473 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Duvat</w:t>
+                <w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Moatty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Volto</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.102453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03134983v1</w:t>
+                <w:t xml:space="preserve">hal-03291975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Duvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Volto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Stahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie K.E. Duvat</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.102453. </w:t>
+              <w:t xml:space="preserve">Global Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291975v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03134983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
+                <w:t xml:space="preserve">Le système d’assainissement en Ile-de-France : entre ressource et facteur aggravant pour la gestion d’une inondation majeure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Virmoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.19017⟩</w:t>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 940, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.34634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02560127v1</w:t>
+                <w:t xml:space="preserve">hal-02547552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le système d’assainissement en Ile-de-France : entre ressource et facteur aggravant pour la gestion d’une inondation majeure</w:t>
+                <w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Virmoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Dubos-Paillard</w:t>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 940, </w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.34634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.19017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547552v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial - Resilience and post-disaster recovery: a critical reassessment of anticipatory strategies, ‘build back better’ and capacity building</w:t>
               </w:r>
@@ -1908,64 +1908,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (93), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2171,51 +2171,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Defossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2852,64 +2852,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Brunstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2934,51 +2934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3055,191 +3055,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des vulnérabilités face aux risques hydroclimatiques aux Antilles françaises : les cas de Saint-Martin et de la Guadeloupe, 2015-2025</w:t>
+                <w:t xml:space="preserve">Evolution des vulnérabilités face aux risques hydroclimatiques aux Antilles françaises : les cas de Saint-Martin et de la Guadeloupe, 2015-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gand Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
+              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05340464v1</w:t>
+                <w:t xml:space="preserve">hal-05370145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des vulnérabilités face aux risques hydroclimatiques aux Antilles françaises : les cas de Saint-Martin et de la Guadeloupe, 2015-2025</w:t>
+                <w:t xml:space="preserve">Evolutions des vulnérabilités face aux risques hydroclimatiques aux Antilles françaises : les cas de Saint-Martin et de la Guadeloupe, 2015-2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Gand Watteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Moatty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
+              <w:t xml:space="preserve">Assises nationales des risques naturels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370145v1</w:t>
+                <w:t xml:space="preserve">hal-05340464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4273,51 +4273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C66CA9AB"/>
+    <w:nsid w:val="D05A4064"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4504,51 +4504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moatty-annabelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-646X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192059505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172045v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le De" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1487" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527185v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Brueder" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beullac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.17" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toanui Viriamu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01933-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-08-2020-402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2019.1696738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160717003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340464v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gand Watteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370145v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50023-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-268-7.50001-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/0QYBK3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moatty-annabelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-646X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192059505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Brueder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beullac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le De" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toanui Viriamu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01933-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-08-2020-402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2019.1696738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160717003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gand Watteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50023-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-268-7.50001-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/0QYBK3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>