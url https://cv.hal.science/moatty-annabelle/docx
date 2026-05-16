--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,4218 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4166 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.37119113573px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Annabelle Moatty </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche CNRS (Research Fellow)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">moatty-annabelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0175-646X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">192059505</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=IMPcGqkAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty est Géographe, spécialisée en gestion des risques et des reconstructions post-catastrophe liées à la survenue d’aléas naturels. Sa thèse intitulée « Pour une Géographie des reconstructions post-catastrophe : risques, sociétés et territoires », est ancrée dans les sciences humaines et sociales. C’est au cours de ces années de doctorat qu’elle développe une méthode originale d’analyse rétrospective (aussi appelée retour d'expérience) de la post-catastrophe qu’elle a adaptée en France (Ile-de-France, Aude, Var, Val de Sambre, Saint-Martin - Antilles), en Indonésie (provinces de Klaten, Sleman et Yogyakarta) et au Japon (province d'Iwate). Sa recherche questionne les concepts d'adaptation, de résilience et de vulnérabilités à différentes échelles dans le contexte de l'injonction au &amp;quot;Build Back Better&amp;quot; de la reconstruction post-catastrophe. Dans l'objectif de contribuer au développement d'outils d'aide à la décision, elle a contribué au développement d'un dispositif collaboratif (Sim-MANA), qui croise le jeu sérieux et la simulation multi-agents, destiné à la co-construction de projets de gestion des inondations intégrant les Solutions fondées sur la Nature.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sim-MANA: A Learning Game to Promote Integrated Flood Risk Management Using Nature-based Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simulation and Gaming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 56 (6), pp.576-609. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10468781251351191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rheology and bathymetry effects captured by a multilayer landslide-tsunami model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Marbœuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Le Friant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Domingo Fernández-Nieto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaf232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05134424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alternatives for sustained disaster risk reduction: A re-assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le De</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Baumann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faten Kikano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jàmbá: Journal of Disaster Risk Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (1), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4102/jamba.v15i1.1487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réfléchir à la gestion du risque inondation par un jeu de rôle informatisé basé sur la simulation multi-agent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penelope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Beullac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 41 (3), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26168/ajce.41.3.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04527185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction post-Irma à Saint-Martin : réviser les documents d’occupation des sols pour recomposer un territoire moins vulnérable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/bagf.8498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03586795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La reconstruction comme opportunité ? Vulnérabilités et solidarités après le cyclone Irma à Saint-Martin (Antilles françaises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Papiers de la Fondation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04172060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un jeu sérieux fondé sur un modèle Agent pour sensibiliser aux Solutions fondées sur la Nature pour gérer les inondations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The climate change policy integration challenge in French Polynesia, Central Pacific Ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toanui Viriamu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonéri Le Cozannet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regional Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (2), pp.76. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10113-022-01933-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding interlinkages between long-term trajectory of exposure and vulnerability, path dependency and cascading impacts of disasters in Saint-Martin (Caribbean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Volto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Stahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Environmental Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 67, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloenvcha.2021.102236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03134983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leverages and obstacles facing post-cyclone recovery in Saint-Martin, Caribbean: Between the ‘window of opportunity’ and the ‘systemic risk’?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie K.E. Duvat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 63, pp.102453. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2021.102453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation de la post-catastrophe après Irma à Saint-Martin: Vécu et perception des adolescents de la gestion de crise à la reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.19017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système d’assainissement en Ile-de-France : entre ressource et facteur aggravant pour la gestion d’une inondation majeure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Dubos-Paillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 940, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial - Resilience and post-disaster recovery: a critical reassessment of anticipatory strategies, ‘build back better’ and capacity building</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Prevention and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (4), pp.515-521. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/DPM-08-2020-402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French Cat’ Nat’ system: post-flood recovery and resilience issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Barraqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Financial Schemes for Resilient Flood Recovery, 19 (3), pp.285-300. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17477891.2019.1696738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04484810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecte et gestion des débris post-cycloniques à Saint-Martin (Antilles françaises) après le passage du cyclone Irma (sept. 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03138224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan humain de l’ouragan Irma à Saint-Martin : la rumeur post-catastrophe comme révélateur des disparités socio-territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93 (93), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.12918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post Hurricane Irma debris collection and management in Saint-Martin (sept. 2017, French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Peroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Palany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Gherardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.34154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégrer une &amp;quot; éthique préventive &amp;quot; dans le processus de relèvement post-catastrophe : résilience, adaptation et &amp;quot; reconstruction préventive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Defossez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Cherel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Grelot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5-6, pp.11-19. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lhb/2018046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrastructures critiques, vulnérabilisation du territoire et résilience : assainissement et inondations majeures en Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Reghezza-Zitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 18 Numéro 3, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.23554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du désastre au développement : les enjeux de la reconstruction post-catastrophe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 714 (2), pp.169. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.714.0169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-disaster recovery: the challenge of anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Vinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E3S Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7 (1), pp.17003. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20160717003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser par le jeu les citoyen·ne·s aux risques sur leur territoire et à leur gestion : Retour d'expériences sur les jeux développés par l'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Curt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Di Maiolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pénélope Brueder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilités multiples et interdépendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Jas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de lancement PC Risques et sociétés (RISC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Soraya Boudia, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques touristiques d'une île exposée aux cyclones : le cas de Saint-Martin aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cavero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIST2020 - Population, temps, territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Nov 2020, Paris-Aubervilliers, France. pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03114090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de la cartographie dynamique dans la gestion de la post-catastrophe, le cas du cyclone Irma à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Grancher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géorisque XIV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR GRED, Jan 2018, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04424003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolutions des vulnérabilités face aux risques hydroclimatiques aux Antilles françaises : les cas de Saint-Martin et de la Guadeloupe, 2015-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gand Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises nationales des risques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des vulnérabilités face aux risques hydroclimatiques aux Antilles françaises : les cas de Saint-Martin et de la Guadeloupe, 2015-2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Gand Watteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical Environment and Human Context at Merapi Volcano: A Complex Balance Between Accessing Livelihoods and Coping with Volcanic Hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Lavigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estuning Tyas Wulan Mei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanik Humaida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merapi Volcano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.45-66, 2023, Active Volcanoes of the World, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-15040-1_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03973435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-disaster Recovery: Challenges and Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781394169733.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-Flood Recovery: An Opportunity for Disaster Risk Reduction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.349-363, 2017, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-269-4.50023-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Major Flood Events: Collapse of the Malpasset Dam, December 1959</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Boudou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Floods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.3-19, 2017, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-268-7.50001-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simpli-MANA : un jeu sérieux pour sensibiliser aux inondations et à leur gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, https://recover.paca.hub.inrae.fr/nos-projets/mana. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/0QYBK3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Outre-Mer français face au défi de l'adaptation au changement climatique : l'exemple de la Polynésie française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre K Magnan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie K E Duvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Becker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Braconnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03704386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les connaissances et apprentissages de territoires cyclonés (Petites Antilles, saison cyclonique 2017) : fiches de synthèse des principaux résultats du projet ANR TIREX à l'attention des décideurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Leone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Paul Valéry Montpellier 3 / LAGAM. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03279119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Géographie des reconstructions post-catastrophe : risques, sociétés et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier III, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2015MON30047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01299800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une Géographie des Reconstructions post-catastrophe : Risques, Sociétés et Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Moatty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paul Valéry - Montpellier 3, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01293718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -4273,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D05A4064"/>
+    <w:nsid w:val="3426905E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4504,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moatty-annabelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-646X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192059505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527185v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Brueder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beullac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.17" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172045v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le De" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1487" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688052v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toanui Viriamu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01933-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-08-2020-402" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2019.1696738" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23554" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518292v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160717003" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gand Watteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340464v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518290v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50023-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518288v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-268-7.50001-8" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548628v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/0QYBK3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299800v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30047" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293718v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/moatty-annabelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0175-646X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/192059505" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=IMPcGqkAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202774v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Taillandier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Moatty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#233;n&#233;lope Brueder" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Curt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Di Maiolo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10468781251351191" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134424v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Marb&#339;uf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Friant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Domingo Fern&#225;ndez-Nieto" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lucas" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaf232" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172045v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le De" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Baumann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Le Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kikano" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4102/jamba.v15i1.1487" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Brueder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beullac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.41.3.17" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586795v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grancher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8498" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172060v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688052v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Magnan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toanui Viriamu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Duvat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#233;ri Le Cozannet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01933-z" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03134983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Volto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Stahl" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Defossez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloenvcha.2021.102236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291975v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K.E. Duvat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2021.102453" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560127v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.19017" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Dubos-Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34634" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006826v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/DPM-08-2020-402" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484810v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Barraqu&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477891.2019.1696738" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138224v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Vinet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Palany" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leone" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Gherardi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514979v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12918" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-XCLFT2PT-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Peroche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.34154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518278v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cherel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grelot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2018046" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518257v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Reghezza-Zitt" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.23554" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518272v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.714.0169" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518292v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160717003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368839v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824519v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;rard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114090v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04424003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340464v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Gand Watteau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973435v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lavigne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estuning Tyas Wulan Mei" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Morin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanik Humaida" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15040-1_2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820692v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394169733.ch5" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518290v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-269-4.50023-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518288v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Boudou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-268-7.50001-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05548628v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/0QYBK3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03704386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre K Magnan" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie K E Duvat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Becker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Braconnot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279119v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01299800v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015MON30047" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01293718v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>