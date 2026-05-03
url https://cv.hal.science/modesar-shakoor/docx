--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -232,325 +232,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Permeability Predictions for an Engineered Reference Medium: Toward Calibration of Permeability Rigs</w:t>
+                <w:t xml:space="preserve">Numerical Modeling of Hydrogen‐Assisted Cracking With Phase Field Regularized Cohesive Zone Model and Penalty‐Based Moving Hydrogen Boundary Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bodaghi</w:t>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Nikzad</w:t>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lira</w:t>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Endruweit</w:t>
+                <w:t xml:space="preserve">Hugo Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Afgan</w:t>
+                <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Composites</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pc.70946⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.70226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543520v1</w:t>
+                <w:t xml:space="preserve">hal-05543477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Modeling of Hydrogen‐Assisted Cracking With Phase Field Regularized Cohesive Zone Model and Penalty‐Based Moving Hydrogen Boundary Condition</w:t>
+                <w:t xml:space="preserve">Benchmarking Permeability Predictions for an Engineered Reference Medium: Toward Calibration of Permeability Rigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
+                <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+                <w:t xml:space="preserve">Mostafa Nikzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">Cristian Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Heyraud</w:t>
+                <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
+                <w:t xml:space="preserve">I. Afgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+              <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ffe.70226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pc.70946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543477v1</w:t>
+                <w:t xml:space="preserve">hal-05543520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A k-medoids-based partitioned method for computational homogenization of heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.107875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -597,64 +597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anurag Dubey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boutrous Khoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -718,103 +718,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.111233. </w:t>
@@ -878,64 +878,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izat Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -982,51 +982,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of level-set reinitialization methods in computational mechanics and materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1073,64 +1073,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin for Predicting Progressive Damage in Operating Pressure Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izat Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1190,51 +1190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pure Stokes approach for coupling fluid flow with porous media flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1294,64 +1294,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1437,64 +1437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1584,64 +1584,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.94-113. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1822,51 +1822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Minimization of Race Tracking in the Resin-Transfer-Molding Process by Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1926,51 +1926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2011,265 +2011,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMS – A Mechanics-oriented Finite Element Modeling Software</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical artifacts of Fast Fourier Transform solvers for elastic problems of multi-phase materials: their causes and reduction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 260, pp.107729. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1661-1683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02013-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478791v1</w:t>
+                <w:t xml:space="preserve">hal-03478753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical artifacts of Fast Fourier Transform solvers for elastic problems of multi-phase materials: their causes and reduction methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">FEMS – A Mechanics-oriented Finite Element Modeling Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 67 (6), pp.1661-1683. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.107729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02013-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03478753v1</w:t>
+                <w:t xml:space="preserve">hal-03478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A higher-order finite element method with unstructured anisotropic mesh adaption for two phase flows with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2316,74 +2316,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMS – A Mechanics-oriented Finite Element Modeling Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 260, pp.107729 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493141v1</w:t>
@@ -2407,51 +2407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element strategy to simulate microstructural evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2524,51 +2524,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive multiscale modeling for Unidirectional Carbon Fiber Reinforced Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Domel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2639,334 +2639,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01571623v1</w:t>
+                <w:t xml:space="preserve">hal-01870941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870941v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse modeling approach for predicting filled rubber performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Jinnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,429 +3037,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629229v1</w:t>
+                <w:t xml:space="preserve">hal-01767392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01858266v1</w:t>
+                <w:t xml:space="preserve">hal-01629229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Neggers</w:t>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767392v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data science for finite strain mechanical science of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion L Kafka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3558,51 +3558,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion L Kafka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3666,64 +3666,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3770,103 +3770,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t>
@@ -3904,103 +3904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t>
@@ -4032,330 +4032,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139858v1</w:t>
+                <w:t xml:space="preserve">hal-01181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181257v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t>
@@ -4418,77 +4418,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4554,51 +4554,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Medoids-Accelerated Computational Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4649,51 +4649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4712,182 +4712,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode champ de phase pour la modélisation de l’endommagement assisté par l’hydrogène dans les aciers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Prédiction de l'avancement de l'interface dans les écoulements diphasiques en milieu poreux par une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789057v1</w:t>
+                <w:t xml:space="preserve">hal-04607992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle et apprentissage profond pour les procédés d’injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST AMECO-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vélizy Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4906,152 +4876,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'avancement de l'interface dans les écoulements diphasiques en milieu poreux par une approche multi-échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
+                <w:t xml:space="preserve">Méthode champ de phase pour la modélisation de l’endommagement assisté par l’hydrogène dans les aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Virtuel, France</w:t>
+              <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607992v1</w:t>
+                <w:t xml:space="preserve">hal-04789057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for accelerating computational homogenization schemes: application to flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5141,64 +5141,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5223,103 +5223,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-assisted fatigue damage modeling using phase field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN MECHANICS OF MATERIALS CONFERENCE (EMMC19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMS – Designing a finite element code with computational homogenization in mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5443,51 +5443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5512,51 +5512,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-accelerated computational homogenization of unsteady flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5594,51 +5594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Flows with Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5676,103 +5676,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’endommagement en fatigue d’un acier faiblement allié assisté d’hydrogène sous pression par méthode numérique de champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCTM-ESOPE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
@@ -5840,64 +5840,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5935,64 +5935,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of characteristic length parameter in phase-field damage modeling on fibrous composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6047,51 +6047,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation numérique d'écoulements avec obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6142,77 +6142,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISTIC LENGTH-INSENSITIVE PHASE-FIELD DAMAGE MODELING OF CRACKS IN FIBER-REINFORCED COMPOSITES WITH FFT SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6248,303 +6248,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Topological optimization of triangulations on graphics processing units: a bad idea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Delbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03135300v1</w:t>
+                <w:t xml:space="preserve">hal-03135304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological optimization of triangulations on graphics processing units: a bad idea?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lambert Delbeke</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135304v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273237v1</w:t>
+                <w:t xml:space="preserve">hal-03135300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady incompressible flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6595,51 +6595,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6684,342 +6684,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416258v1</w:t>
+                <w:t xml:space="preserve">hal-02114114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-K Parvathaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
+              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114114v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DE LA RUPTURE POUR DES MICROSTRUCTURES HÉTÉROGÈNES PAR APPROCHES LEVEL-SET ET ADAPTATION DE MAILLAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7044,51 +7044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la migration de bulles dans le milieu fibreux pendant l'imprégnation de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7126,64 +7126,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Fully Implicit Residual-Based Variational Multi-Scale Formulation for Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation -- ADMOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7202,359 +7202,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858264v1</w:t>
+                <w:t xml:space="preserve">hal-01814112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">WCCM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814112v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es journées multiéchelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tours, France</w:t>
@@ -7577,1058 +7577,1058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Coppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558442v1</w:t>
+                <w:t xml:space="preserve">hal-01504510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS Young Investigator Conference - YIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558420v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674837v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on 3D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504510v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS Young Investigator Conference - YIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Milano, Italy</w:t>
+              <w:t xml:space="preserve">IDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626736v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 160016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625141v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of the effect of microstructural heterogeneities on ductile damage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">A new finite element framework for the modeling of ductile fracture mechanisms in heterogeneous microstructures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504456v1</w:t>
+                <w:t xml:space="preserve">hal-01558435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical study of ductile damage in a finite element framework with advanced meshing capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fracture - ICF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8647,420 +8647,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new finite element framework for the modeling of ductile fracture mechanisms in heterogeneous microstructures.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">A study of the effect of microstructural heterogeneities on ductile damage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558435v1</w:t>
+                <w:t xml:space="preserve">hal-01504456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of heterogeneous microstucture on the micromechanisms of ductile fracture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01899285v1</w:t>
+                <w:t xml:space="preserve">hal-01504468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence of heterogeneous microstucture on the micromechanisms of ductile fracture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504468v1</w:t>
+                <w:t xml:space="preserve">hal-01899285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust deformation method for unstructured meshes subject to large boundary movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9115,103 +9115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on Synchrotron Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
@@ -9240,103 +9240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement ductile : mesures volumiques et simulations micromécaniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
@@ -9365,90 +9365,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a mesh independent fracture modeling method using cohesive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9473,64 +9473,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9581,90 +9581,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations based on Synchrotron Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale modeling of heterogeneous structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
@@ -9687,299 +9687,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of failure mechanisms in complex heterogeneous microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECF 21</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
+              <w:t xml:space="preserve">WCCM 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01480023v1</w:t>
+                <w:t xml:space="preserve">hal-01479189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of failure mechanisms in complex heterogeneous microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">ECF 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479189v1</w:t>
+                <w:t xml:space="preserve">hal-01480023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture – Influence of heterogeneous microstructure on nucleation, growth and coalescence mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10004,103 +10004,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in alpha/beta titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.02003, </w:t>
@@ -10138,77 +10138,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle méthode de volume immergé pour la modélisation numérique de l'endommagement ductile à l'échelle des microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Centrale de Nantes: GeM, ENSTA Brest: LMBS, INSA Rennes: LGCGM, Arts et Métiers ParisTech Angers: LAMPA, Université de Bretagne-Sud Lorient: LIMATB, Université de La Rochelle: LASIE, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10227,502 +10227,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Level-Set Modeling of Recrystallization at the Polycrystal Scale - Development of the of the Digi-μ Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247693v1</w:t>
+                <w:t xml:space="preserve">hal-01866362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ductile fracture mechanisms at the microscale using a new adaptive body-fitted monolithic method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Analysis of void clusters arrangements on coalescence using a new body-fitted immersed volume method for the modeling of ductile fracture at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium: Ductile Fracture and Localization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866361v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of void clusters arrangements on coalescence using a new body-fitted immersed volume method for the modeling of ductile fracture at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Advances in Level-Set Modeling of Recrystallization at the Polycrystal Scale - Development of the of the Digi-μ Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium: Ductile Fracture and Localization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Garz, Austria. pp.617-623 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866363v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling of ductile fracture mechanisms at the microscale using a new adaptive body-fitted monolithic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866362v1</w:t>
+                <w:t xml:space="preserve">hal-01866361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of ductile damage at the microscale in a level set framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10747,90 +10747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10887,51 +10887,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of highly nonlinear phenomena in heterogeneous materials and domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, Elsevier, pp.111-239, 2023, Advances in Applied Mechanics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10965,51 +10965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data-Driven Multiscale Theory for Modeling Damage and Fracture of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11082,103 +11082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t>
@@ -11252,51 +11252,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris sciences et lettres, 2016. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016PSLEM049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -11315,117 +11315,179 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01744733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (1)</w:t>
+        <w:t xml:space="preserve">HDR (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la mécanique numérique pour la modélisation des matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lille, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05595391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contributions à la mécanique numérique pour la modélisation des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Lille; Ecole doctorale SMRE; IMT Nord Europe, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04132414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11435,114 +11497,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMS – Finite Element Modeling Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4e1aee2480a4c8a7be8584c67cde18dcac7c7300;origin=https://hal.archives-ouvertes.fr/hal-03781711;visit=swh:1:snp:d8d270cd42abccd3573064fd0f07e4647c543750;anchor=swh:1:rel:cc5c1c8071f263cdcc8628a6d21f86194fd06f5f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId240"/>
+      <w:footerReference w:type="default" r:id="rId241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11610,51 +11672,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A68BA32D"/>
+    <w:nsid w:val="1413EF83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11841,51 +11903,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/modesar-shakoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-6176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220830118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/227151302916748661649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-5898-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bodaghi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nikzad" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Endruweit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861315v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651x/ade17b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478791v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107729" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Domel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Merzkirch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107922" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Jinnai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kadowaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisuke Seta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion L Kafka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing K Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1655-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-018-2868-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607992v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135304v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Delbeke" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626736v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504456v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558435v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899285v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480023v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.617" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866362v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2023.09.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15119-5_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01744733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM049" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132414v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781711v3" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e1aee2480a4c8a7be8584c67cde18dcac7c7300;origin=https://hal.archives-ouvertes.fr/hal-03781711;visit=swh:1:snp:d8d270cd42abccd3573064fd0f07e4647c543750;anchor=swh:1:rel:cc5c1c8071f263cdcc8628a6d21f86194fd06f5f;path=/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/modesar-shakoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-6176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220830118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/227151302916748661649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-5898-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861315v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651x/ade17b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Domel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Merzkirch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107922" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Jinnai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kadowaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisuke Seta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion L Kafka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing K Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1655-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-018-2868-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Delbeke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558435v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.617" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2023.09.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15119-5_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01744733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM049" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05595391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781711v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e1aee2480a4c8a7be8584c67cde18dcac7c7300;origin=https://hal.archives-ouvertes.fr/hal-03781711;visit=swh:1:snp:d8d270cd42abccd3573064fd0f07e4647c543750;anchor=swh:1:rel:cc5c1c8071f263cdcc8628a6d21f86194fd06f5f;path=/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>