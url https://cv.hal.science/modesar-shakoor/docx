--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -143,53 +143,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">227151302916748661649</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=GrBsf6EAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAJ-5898-2021</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -224,3030 +245,3030 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Hydrogen‐Assisted Cracking With Phase Field Regularized Cohesive Zone Model and Penalty‐Based Moving Hydrogen Boundary Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Heyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ffe.70226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarking Permeability Predictions for an Engineered Reference Medium: Toward Calibration of Permeability Rigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masoud Bodaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Nikzad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Lira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Endruweit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Afgan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pc.70946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A k-medoids-based partitioned method for computational homogenization of heterogeneous materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anurag Dubey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boutrous Khoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Composites Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (12), pp.683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107875⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04861315v2</w:t>
+                <w:t xml:space="preserve">hal-05407191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of Damage Identification in Composite Structures-From Computational Methods to Machine Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anurag Dubey</w:t>
+                <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mylène Deleglise-Lagardere</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Heyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Composites Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.111233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcs9120683⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05407191v1</w:t>
+                <w:t xml:space="preserve">hal-05075154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on recent finite element modeling advancements for studying hydrogen embrittlement in steel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A k-medoids-based partitioned method for computational homogenization of heterogeneous materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.107875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107875⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2025.111233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05075154v1</w:t>
+                <w:t xml:space="preserve">hal-04861315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin for real-time pressure vessels fatigue life prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izat Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Mechanical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 17 (5), pp.1-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/16878132251327666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05057963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of level-set reinitialization methods in computational mechanics and materials science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 33 (5), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651x/ade17b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05115317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin for Predicting Progressive Damage in Operating Pressure Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izat Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.280 - 289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prostr.2024.03.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pure Stokes approach for coupling fluid flow with porous media flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 231, pp.104106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2023.104106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04385363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04172865v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified and complete phase-field fracture formulations for heterogeneous materials and their solution using a Fast Fourier Transform based numerical method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Implementation of a phase field damage model with a nonlinear evolution equation in an FFT-based solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 279, pp.109049. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 290, pp.109518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2023.109049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932149v1</w:t>
+                <w:t xml:space="preserve">hal-04172865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionality reduction through convolutional autoencoders for fracture patterns prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krushna Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 114, pp.94-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apm.2022.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193253v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Minimization of Race Tracking in the Resin-Transfer-Molding Process by Monte Carlo Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beauchêne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 16, pp.4438. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma16124438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 95 (4), pp.499-527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.5158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical artifacts of Fast Fourier Transform solvers for elastic problems of multi-phase materials: their causes and reduction methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">FEMS – A Mechanics-oriented Finite Element Modeling Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.107729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-021-02013-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478753v1</w:t>
+                <w:t xml:space="preserve">hal-03478791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEMS – A Mechanics-oriented Finite Element Modeling Software</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical artifacts of Fast Fourier Transform solvers for elastic problems of multi-phase materials: their causes and reduction methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stepan Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 67 (6), pp.1661-1683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-021-02013-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107729⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03478791v1</w:t>
+                <w:t xml:space="preserve">hal-03478753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A higher-order finite element method with unstructured anisotropic mesh adaption for two phase flows with surface tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 230, pp.105154. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMS – A Mechanics-oriented Finite Element Modeling Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 260, pp.107729 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2020.107729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element strategy to simulate microstructural evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 172, pp.109335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2019.109335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02431738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive multiscale modeling for Unidirectional Carbon Fiber Reinforced Polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gino Domel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Merzkirch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guowei Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 186, pp.107922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compscitech.2019.107922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bruchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870941v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in α/β titanium alloys</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Computational methods for ductile fracture modeling at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-017-1371-6⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-018-9276-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571623v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An inverse modeling approach for predicting filled rubber performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Jinnai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Kadowaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eisuke Seta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 357, pp.112567. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2019.112567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02907979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bouterf</w:t>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Neggers</w:t>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t>
+              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.39-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767392v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture of a metal matrix composite studied using 3D numerical modeling of void nucleation and coalescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 189, pp.110-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3275,1262 +3296,1262 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in the finite element modelling of ductile fracture at mesoscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">On the calibration of elastoplastic parameters at the microscale via X-ray microtomography and digital volume correlation for the simulation of ductile damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ante Buljac</w:t>
+                <w:t xml:space="preserve">Amine Bouterf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.promfg.2018.07.167⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72, pp.287-297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2018.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858266v1</w:t>
+                <w:t xml:space="preserve">hal-01767392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data science for finite strain mechanical science of ductile materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion L Kafka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing K Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00466-018-1655-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Mechanistic Modeling of Influence of Microstructure on High-Cycle Fatigue Life of Nickel Titanium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orion L Kafka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory J Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 70 (7), pp.1154-1158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11837-018-2868-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02113988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 109 (4), pp.555-576. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/nme.5297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01327907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical validation framework for micromechanical simulations based on synchrotron 3D imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59 (3), pp.419-441. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-016-1357-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the choice of boundary conditions for micromechanical simulations based on 3D imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, pp.83-96. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (23-24), pp.7291-7302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01181257v1</w:t>
+                <w:t xml:space="preserve">hal-01139858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient and parallel level set reinitialization method - Application to micromechanics and microstructural evolutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A new body-fitted immersed volume method for the modeling of ductile fracture at the microscale: Analysis of void clusters and stress state effects on coalescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 147, pp.398-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.06.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2015.03.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01139858v1</w:t>
+                <w:t xml:space="preserve">hal-01181257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New finite element developments for the full field modeling of microstructural evolutions using the level-set method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Scholtes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 109, pp.388-398. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2015.07.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element approach for modelling ductile damage void nucleation and growth—analysis of loading path effect on damage mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emile Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (7), pp.Article 075001. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0965-0393/22/7/075001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4540,6695 +4561,6695 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K-Medoids-Accelerated Computational Homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Twins in Engineering &amp; Artificial Intelligence and Computational Methods in Applied Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04968009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Two-phase fluid Flow with Surface Tension in Porous Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Villasimius, Sardinia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05097127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de l'avancement de l'interface dans les écoulements diphasiques en milieu poreux par une approche multi-échelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+                <w:t xml:space="preserve">Méthode champ de phase pour la modélisation de l’endommagement assisté par l’hydrogène dans les aciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Chaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rohart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Virtuel, France</w:t>
+              <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607992v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multi-échelle et apprentissage profond pour les procédés d’injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JST AMECO-C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Vélizy Villacoublay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04442290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode champ de phase pour la modélisation de l’endommagement assisté par l’hydrogène dans les aciers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Prédiction de l'avancement de l'interface dans les écoulements diphasiques en milieu poreux par une approche multi-échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789057v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning for accelerating computational homogenization schemes: application to flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle réduit basé sur l'apprentissage profond pour prédire l'initiation et la propagation de fissures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krushna Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Itier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JET'2024 International Congress for Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique et des Matériaux, Nov 2024, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen-assisted fatigue damage modeling using phase field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN MECHANICS OF MATERIALS CONFERENCE (EMMC19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMS – Designing a finite element code with computational homogenization in mind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale interface tracking in two-phase fluid flow in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarabilou Kperegueni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autoencoder-accelerated computational homogenization of unsteady flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MORTech 2023 – 6th International Workshop on Model Reduction Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational Homogenization of Flows with Obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Methods for Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, La Canée (Crète), Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’endommagement en fatigue d’un acier faiblement allié assisté d’hydrogène sous pression par méthode numérique de champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaymaa Merheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Guedes Sales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FCTM-ESOPE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Comportement Mécanique d’un Equipement en Service sous Endommagement Progressif : Vers un Jumeau Numérique d’Appareil à Pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izat Khaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bennebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Chaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (MECA-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of characteristic length parameter in phase-field damage modeling on fibrous composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation numérique d'écoulements avec obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Week - MIC (Mise en œuvre des composites et propriétés induites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04146641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISTIC LENGTH-INSENSITIVE PHASE-FIELD DAMAGE MODELING OF CRACKS IN FIBER-REINFORCED COMPOSITES WITH FFT SOLVER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modesar Shakoor</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dmytro Vasiukov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepan V Lomov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th European Conference on Composite Materials (ECCM20)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological optimization of triangulations on graphics processing units: a bad idea?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lambert Delbeke</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135304v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03135300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Topological optimization of triangulations on graphics processing units: a bad idea?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung Hae Park</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Delbeke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
+              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273237v1</w:t>
+                <w:t xml:space="preserve">hal-03135304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Higher-Order Finite Element Modeling of Multiphase Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modélisation numérique de la migration de porosités pendant la mise en œuvre des composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chung-Hae Park</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th World Congress in Computational Mechanics (WCCM) - ECCOMAS Congress 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Congrès virtuel, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Composites (JNC 22)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Conférence virtuelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03135300v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational homogenization of unsteady incompressible flows with obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C H Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Adaptative Modeling and Simulation (ADMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Gothenburg ( Virtual Congress ), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K-K Parvathaneni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S V Lomov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Vasiukov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417681v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Body-fitted finite element discretizations for moving interfaces in context of microstructure evolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Florez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02114114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative comparison between fast fourier transform and finite element method for micromechanical modeling of composite</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Body-fitted finite element discretization for moving interfaces in context of microstructure evolutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Florez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Toulorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FiBreMoD Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416258v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODÉLISATION DE LA RUPTURE POUR DES MICROSTRUCTURES HÉTÉROGÈNES PAR APPROCHES LEVEL-SET ET ADAPTATION DE MAILLAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02430631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de la migration de bulles dans le milieu fibreux pendant l'imprégnation de composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GdR Week - MIC (Mise en œuvre des composites et propriétés induites)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Tarbes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptive Fully Implicit Residual-Based Variational Multi-Scale Formulation for Multiphase Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung-Hae Park</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Adaptive Modeling and Simulation -- ADMOS 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Alicante, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t>
+              <w:t xml:space="preserve">WCCM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814112v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01858264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of local strain in nodular graphite cast iron at the onset of coalescence by means of 3D numerical modeling combined with X-Ray laminography and digital volume correlation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Effect of void arrangement on ductile damage mechanisms in nodular cast iron: in situ 3D measurements and micromechanical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lukas Helfen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCCM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, New-York, United States</w:t>
+              <w:t xml:space="preserve">IUTAM Symposium on Size-Effects in Microstructure and Damage Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Lyngby, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01858264v1</w:t>
+                <w:t xml:space="preserve">hal-01814112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’intégration de données mesurées dans les simulations numériques à l’échelle microscopique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3es journées multiéchelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">SEM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504510v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ECCOMAS Young Investigator Conference - YIC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Milano, Italy</w:t>
+              <w:t xml:space="preserve">IDICs conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626736v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modesar Shakoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. pp.Article number 160016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5008191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625141v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on 3D Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation and homogenization of RVEs for thermoplastics reinforced with discontinuous reinforcements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+                <w:t xml:space="preserve">Génération et homogénéisation de vers pour composites thermoplastiques à renforts discontinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Coppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fang Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Cantournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The Society for Experimental Mechanics, Jun 2017, Indianapolis, United States</w:t>
+              <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558420v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the integration of measured data in numerical simulations at the microscale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDICs conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4th ECCOMAS Young Investigator Conference - YIC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674837v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of ductile fracture at the microscale combined with x-ray laminography and digital volume correlation.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Micromechanical simulations and analyses based on synchrotron 3D imaging for nodular cast iron tested under different stress states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ante F Buljac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 20th International ESAFORM Conference on Material Forming (ESAFORM 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées annuelles SF2M</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M (Société Française de Métallurgie et des Matériaux), Oct 2017, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558442v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new finite element framework for the modeling of ductile fracture mechanisms in heterogeneous microstructures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical study of ductile damage in a finite element framework with advanced meshing capabilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fracture - ICF 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the effect of microstructural heterogeneities on ductile damage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive level-set method with enhanced volume conservation for simulations in multiphase domains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of heterogeneous microstucture on the micromechanisms of ductile fracture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01899285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust deformation method for unstructured meshes subject to large boundary movements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Toulorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Mesri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VII International Conference on Coupled Problems in Science and Engineering (COUPLED PROBLEMS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations Based on Synchrotron Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEM conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Indianapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01674839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endommagement ductile : mesures volumiques et simulations micromécaniques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a mesh independent fracture modeling method using cohesive elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive Level-Set Method with enhanced volume conservation for simulations in multiphase domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Validation Framework for Micromechanical Simulations based on Synchrotron Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A F Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale modeling of heterogeneous structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCCM 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of failure mechanisms in complex heterogeneous microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECF 21</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Catania, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ductile fracture – Influence of heterogeneous microstructure on nucleation, growth and coalescence mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor-Manuel Trejo-Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Minerals, Metals &amp; Materials Society, Jul 2016, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the level-set full field modeling of laths spheroidization phenomenon in alpha/beta titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danai Polychronopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Pino Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2016: The 12th International Conference on Numerical Methods in Industrial Forming Processes </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.02003, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20168002003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle méthode de volume immergé pour la modélisation numérique de l'endommagement ductile à l'échelle des microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Advances in Level-Set Modeling of Recrystallization at the Polycrystal Scale - Development of the of the Digi-μ Software</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Scholtes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bozzolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Garz, Austria. pp.617-623 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.617⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247733v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling of ductile fracture mechanisms at the microscale using a new adaptive body-fitted monolithic method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFRAC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
+              <w:t xml:space="preserve">COMPLAS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866362v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of void clusters arrangements on coalescence using a new body-fitted immersed volume method for the modeling of ductile fracture at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">An adaptive body-fitted monolithic method for modeling the fracture of heterogeneous microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium: Ductile Fracture and Localization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">CFRAC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866363v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Level-Set Modeling of Recrystallization at the Polycrystal Scale - Development of the of the Digi-μ Software</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of void clusters arrangements on coalescence using a new body-fitted immersed volume method for the modeling of ductile fracture at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 18th International ESAFORM Conference on Material Forming - Material Forming ESAFORM 2015 </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IUTAM Symposium: Ductile Fracture and Localization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01247693v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of ductile fracture mechanisms at the microscale using a new adaptive body-fitted monolithic method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Une nouvelle méthode de volume immergé pour la modélisation numérique de l'endommagement ductile à l'échelle des microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPLAS 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">CSMA 2015 - Le 12ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Centrale de Nantes: GeM, ENSTA Brest: LMBS, INSA Rennes: LGCGM, Arts et Métiers ParisTech Angers: LAMPA, Université de Bretagne-Sud Lorient: LIMATB, Université de La Rochelle: LASIE, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866361v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of ductile damage at the microscale in a level set framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émile Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
+              <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866400v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of the effect of nonproportional loading on ductile fracture at the microscale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of ductile damage at the microscale in a level set framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th European Conference on fracture (ECF20)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CAE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866405v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of highly nonlinear phenomena in heterogeneous materials and domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 57, Elsevier, pp.111-239, 2023, Advances in Applied Mechanics, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.aams.2023.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data-Driven Multiscale Theory for Modeling Damage and Fracture of Composite Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiaying Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeliang Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wing Kam Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meshfree Methods for Partial Differential Equations IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.135-148, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-15119-5_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental-Numerical Validation Framework for Micromechanical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ante Buljac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jurica Sorić, Peter Wriggers, Olivier Allix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogeneous Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, Springer, pp.147-161, 2018, Lecture Notes in Applied and Computational Mechanics book series (LNACM), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-65463-8_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11238,100 +11259,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-dimensional numerical modeling of ductile fracture mechanisms at the microscale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mechanics of materials [physics.class-ph]. Université Paris sciences et lettres, 2016. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016PSLEM049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01744733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11341,153 +11362,153 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la mécanique numérique pour la modélisation des matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université de Lille, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05595391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à la mécanique numérique pour la modélisation des matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Lille; Ecole doctorale SMRE; IMT Nord Europe, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04132414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11497,114 +11518,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEMS – Finite Element Modeling Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modesar Shakoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4e1aee2480a4c8a7be8584c67cde18dcac7c7300;origin=https://hal.archives-ouvertes.fr/hal-03781711;visit=swh:1:snp:d8d270cd42abccd3573064fd0f07e4647c543750;anchor=swh:1:rel:cc5c1c8071f263cdcc8628a6d21f86194fd06f5f;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03781711v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId241"/>
+      <w:footerReference w:type="default" r:id="rId242"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11672,51 +11693,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1413EF83"/>
+    <w:nsid w:val="96D65B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11903,51 +11924,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/modesar-shakoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-6176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220830118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/227151302916748661649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-5898-2021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861315v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107875" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115317v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651x/ade17b" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706534v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.030" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478791v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107729" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493141v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908005v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Domel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Merzkirch" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Zhou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107922" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907979v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Jinnai" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kadowaki" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisuke Seta" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112567" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113891v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion L Kafka" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing K Liu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1655-9" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113988v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Liu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wagner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-018-2868-2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968009v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607992v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442290v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494006v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135304v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Delbeke" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558435v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558400v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504456v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479188v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479189v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480023v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421633v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247733v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866363v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247693v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.617" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866361v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866400v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320770v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2023.09.003" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908008v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15119-5_8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01744733v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM049" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05595391v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132414v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781711v3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e1aee2480a4c8a7be8584c67cde18dcac7c7300;origin=https://hal.archives-ouvertes.fr/hal-03781711;visit=swh:1:snp:d8d270cd42abccd3573064fd0f07e4647c543750;anchor=swh:1:rel:cc5c1c8071f263cdcc8628a6d21f86194fd06f5f;path=/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/modesar-shakoor" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6802-6176" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/220830118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/227151302916748661649" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=GrBsf6EAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-5898-2021" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543477v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Merheb" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Vasiukov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesar Shakoor" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Heyraud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Guedes Sales" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70226" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543520v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masoud Bodaghi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Nikzad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Endruweit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Afgan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pc.70946" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407191v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anurag Dubey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutrous Khoury" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Deleglise-Lagardere" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs9120683" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075154v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111233" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861315v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107875" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057963v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izat Khaled" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bennebach" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Chaki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/16878132251327666" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115317v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651x/ade17b" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706534v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2024.03.030" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385363v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Hae Park" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2023.104106" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932149v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Ma" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan Lomov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109049" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2023.109518" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krushna Shinde" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Itier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mennesson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2022.09.034" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Agogu&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beauch&#234;ne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16124438" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830690v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.5158" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478791v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2020.107729" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-02013-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105154" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493141v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02431738v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Florez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Toulorge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2019.109335" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908005v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaying Gao" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gino Domel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Merzkirch" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guowei Zhou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107922" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01571623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danai Polychronopoulou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bozzolo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pino Mu&#241;oz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruchon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1371-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01870941v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor-Manuel Trejo-Navas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Bouchard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-018-9276-1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02907979v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Jinnai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Kadowaki" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eisuke Seta" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2019.112567" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858266v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante Buljac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2018.07.167" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01629229v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.10.027" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767392v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ante F Buljac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bouterf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2018.04.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113891v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orion L Kafka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Yu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing K Liu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-018-1655-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113988v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeliang Liu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory J Wagner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11837-018-2868-2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01327907v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5297" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480980v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-016-1357-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01471645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.02.018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01139858v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Scholtes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2015.03.014" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01181257v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.06.057" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203060v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2015.07.042" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XVX9QTKJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01090403v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Roux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/7/075001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05097127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarabilou Kperegueni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rohart" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442290v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607992v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung-Hae Park" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494006v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494015v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494053v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146662v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320399v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301605v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stepan V Lomov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04146641v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135300v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03135304v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert Delbeke" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273237v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273246v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C H Park" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416258v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Ma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K-K Parvathaneni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S V Lomov" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vasiukov" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Shakoor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02114114v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02417681v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430631v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02416280v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137447v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01858264v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814112v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukas Helfen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980077v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558420v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bouvard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Coppo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Lu" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Cantournet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674837v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558442v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5008191" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674832v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Billon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01626736v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01625141v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558435v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558400v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504456v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899285v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01558407v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Mesri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674839v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01504482v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479772v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479188v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385416v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A F Buljac" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Neggers" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01479189v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480023v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421633v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421151v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20168002003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247693v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.617" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866361v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866362v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01247733v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866405v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Roux" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01866400v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320770v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aams.2023.09.003" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908008v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Kam Liu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15119-5_8" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01656323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65463-8_8" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01744733v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016PSLEM049" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05595391v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04132414v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781711v3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4e1aee2480a4c8a7be8584c67cde18dcac7c7300;origin=https://hal.archives-ouvertes.fr/hal-03781711;visit=swh:1:snp:d8d270cd42abccd3573064fd0f07e4647c543750;anchor=swh:1:rel:cc5c1c8071f263cdcc8628a6d21f86194fd06f5f;path=/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>