--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -66,2195 +66,2195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced High Switching-Frequency Cascaded H-Bridge Multilevel Inverter Based Shunt Active Filter for PV Generation : A Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Karania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Alaaeddin Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Open Journal of Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJIA.2025.3563851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Losses and Efficiency Evaluation of the Shunt Active Filter for Renewable Energy Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Phulpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Alaa Eddin Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (10), pp.1972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics14101972⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05065320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Developed AC/DC/AC Converter Structure Based on Shunt Active Filter and Advanced Modulation Approach for Asymmetrical Cascade H-Bridge Multilevel Inverters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Karania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.E. Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Open Journal of the Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.583-602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OJIES.2023.3325101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensor Effects in LCL-Type Grid-Connected Shunt Active Filters Control Using Higher-Order Sliding Mode Control Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.E. Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s22197516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling and Control Design Based on Petri Nets Tool for a Serial Three-Phase Five-Level Multicellular Inverter Used as a Shunt Active Power Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.E. Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malek Ghanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (17), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en14175335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Study of a Common Control Strategy for Grid-Connected Shunt Active Photovoltaic Filter without DC/DC converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.E. Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Sabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Energy Technologies and Assessments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/scc53769.2021.9768387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grid-Connected Shunt Active LCL Control via Continuous Sliding Modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.E. Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE/ASME Transactions on Mechatronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (2), pp.729 - 740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMECH.2019.2896140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced common control method for shunt and series active compensators used in power quality improvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A.E. Alali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.A. Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saadate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 151, pp. 658-665</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Control and Loss Analysis of PV-based Shunt Active Filter for Improved power Quality with maximum PV power injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Rayyan Fazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Phulpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Le Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Goasguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th European Conference on Power Electronics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GDR SEEDS France &amp; EPE Association, Mar 2025, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34746/epe2025-0270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmonic-Free AC/DC/AC Structure with Innovative Modulation Technique for Asymmetrical Cascade H-Bridge Multi-Level Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Karania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Di Gennaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Smart Grid and Renewable Energy (SGRE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Doha, Qatar. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/sgre59715.2024.10428794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shunt active power filter based on flying capacitor multilevel inverter for harmonic mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Othman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 7th International Energy Conference (ENERGYCON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Riga-Latvia, Latvia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left invertibility of hybrid dynamical systems: a framework for flying capacitor multilevel converters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lassaad Sbita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Othman</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2nd International Conference on Signal, Control and Communication (SCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Tunis, Tunisia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/scc53769.2021.9768387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-Connected Shunt Active Photovoltaic Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Sabiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 29th International Symposium on Industrial Electronics (ISIE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2020, Delft, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/isie45063.2020.9152458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Higher Order Sliding Mode Controller for LCL-Type Grid-Connected Shunt Active Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st European Conference on Power Electronics and Applications (EPE '19 ECCE Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, May 2019, Genova, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/epe.2019.8915452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Grid-Connected Shunt Active/LCL Filter: Continuous Sliding Mode Control Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Workshop on Variable Structure Systems (VSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Graz, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/vss.2018.8460340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Order Sliding Mode Controller for Grid Connected Shunt Active Filter with a LCL Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Federation of Automatic Control (IFAC), 20th World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04588229v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Order Sliding Mode Controller for Grid Connected Shunt Active Filter with a LCL Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Lyapunov Approach Based Higher Order Sliding Mode Controller for Grid Connected Shunt Active Compensators with a LCL Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE'17 ECCE Europe - 19th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/epe17ecceeurope.2017.8099107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720351v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Lyapunov Approach Based Higher Order Sliding Mode Controller for Grid Connected Shunt Active Compensators with a LCL Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A First Order Sliding Mode Controller for Grid Connected Shunt Active Filter with a LCL Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Barbot</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE'17 ECCE Europe - 19th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/epe17ecceeurope.2017.8099107⟩</w:t>
+              <w:t xml:space="preserve">The International Federation of Automatic Control (IFAC), 20th World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.14812-14817, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.2563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720373v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04588229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced common control method for shunt and series active compensators used in power quality improvement,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.A. Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saadate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Braun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004, pp.658-665</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00069722v1</w:t>
-              </w:r>
-[...944 lines deleted...]
-                <w:t xml:space="preserve">hal-00132932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2272,103 +2272,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid renewable energy system based on Petri nets control for a single-phase flying capacitor multilevel DC–AC converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sana Othman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lassaad Sbita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Ghanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Power Electronics Converters and their Control for Renewable Energy Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press, pp.145-166, 2023, </w:t>
@@ -2406,51 +2406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grid-Connected Shunt Active LCL Control via Continuous SMC and HOSMC Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Steinberger, M., Horn, M., Fridman, L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variable-Structure Systems and Sliding-Mode Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 271, Springer, Cham, pp.275-308, 2020, 978-3-030-36620-9. </w:t>
@@ -2520,77 +2520,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device For Active Electrical Compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US2022200282A1. 2022, https://worldwide.espacenet.com/patent/search/family/062952020/publication/US2022200282A1?q=pn%3DEP3591784</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2608,77 +2608,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF DE COMPENSATION ELECTRIQUE ACTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP3591784B1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2696,77 +2696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DISPOSITIF DE COMPENSATION ELECTRIQUE ACTIVE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri B. Shtessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pierre Barbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2020007884A1. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2816,51 +2816,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’Etude, Conception et Commande des Compensateurs Actifs : Applications aux Energies Renouvelables et à L’Amélioration de la Qualité des Réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. CY Cergy Paris, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2910,51 +2910,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude des compensateurs actifs des réseaux électriques basse tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3004,51 +3004,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’Etude des Compensateurs Actifs des Réseaux Electriques Basse Tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A.E. Alali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Louis Pasteur - Strasbourg I, 2002. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3244,51 +3244,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065391v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rayyan Fazal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.E. Alali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Forestier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goasguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0270" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588216v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Karania" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sgre59715.2024.10428794" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588217v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Othman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588218v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/scc53769.2021.9768387" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Shtessel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie45063.2020.9152458" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588225v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe.2019.8915452" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588227v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vss.2018.8460340" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588229v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720351v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720373v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe17ecceeurope.2017.8099107" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069722v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadate" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065320v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alaa Eddin Alali" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14101972" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065313v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alaaeddin Alali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIA.2025.3563851" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588197v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIES.2023.3325101" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197516" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588203v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175335" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588205v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2896140" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132932v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91941-8.00007-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36621-6_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04588192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04588239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Karania" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alaaeddin Alali" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Gennaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIA.2025.3563851" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065320v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Alaa Eddin Alali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics14101972" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588197v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.E. Alali" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Barbot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJIES.2023.3325101" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588199v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri B. Shtessel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22197516" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588201v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Othman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassaad Sbita" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14175335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588203v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Sabiri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/scc53769.2021.9768387" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMECH.2019.2896140" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132932v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.A. Chapuis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saadate" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Braun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065391v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Rayyan Fazal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Le Forestier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Goasguen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34746/epe2025-0270" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sgre59715.2024.10428794" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588217v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588223v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/isie45063.2020.9152458" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588225v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe.2019.8915452" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588227v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/vss.2018.8460340" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720351v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720373v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/epe17ecceeurope.2017.8099107" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.2563" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069722v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-323-91941-8.00007-x" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588206v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-36621-6_10" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574559v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588212v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588213v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04588192v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722521v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04588239v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>