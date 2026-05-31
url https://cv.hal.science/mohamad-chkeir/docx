--- v0 (2026-05-08)
+++ v1 (2026-05-31)
@@ -100,338 +100,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t>
+                <w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Parenté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Kinsou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chkeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Lacorre</w:t>
+                <w:t xml:space="preserve">Caroline Adou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer genetics </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408951v1</w:t>
+                <w:t xml:space="preserve">hal-05144564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic factors of breast cancer and survival in Sub-Saharan Africa: A systematic review and meta-analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA quality challenges in breast cancer samples from three low-middle income African countries: a straightforward protocol for research in cancer genomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Chkeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Parenté</w:t>
+                <w:t xml:space="preserve">Freddy Gnangnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
+                <w:t xml:space="preserve">Patrice Dangbemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Kinsou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Chkeir</w:t>
+                <w:t xml:space="preserve">Gilbert Fassinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Adou</w:t>
+                <w:t xml:space="preserve">Sylvain Lacorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cancer genetics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 298-299, pp.295-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2025.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cancergen.2025.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05144564v1</w:t>
+                <w:t xml:space="preserve">hal-05408951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breast cancer characteristics in low- and middle-income countries: An umbrella review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisbeth Tolentino-Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chkeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Pofagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -540,64 +540,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Quality challenges in Breast Cancer FFPE samples from three Low-middle income African countries: A pioneering genetic study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chkeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Fassinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -665,64 +665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cancer du sein en Afrique subsaharienne : surmonter les défis génomiques pour mettre en œuvre une approche intégrée d'épidémiologie génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chkeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Houéhanou Rodrigue Gnangnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ivanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -790,51 +790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic risk factors and genomic signatures in Sub-Saharan African Breast Cancer : a multifaceted study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Chkeir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Ecole Doctorale Biologie Chimie Santé 652</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, May 2024, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1028,51 +1028,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05579850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fassinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laccore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05144564v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Parent&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Hou&#233;hanou Rodrigue Gnangnon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Kinsou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Chkeir" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Adou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2025.05.009" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Gnangnon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dangbemey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Fassinou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lacorre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cancergen.2025.11.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05021248v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Tolentino-Rodriguez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Pofagi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#233;n&#233;e Ahindu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Toniolo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canep.2025.102797" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05579850v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fassinou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Laccore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Chaumet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05601645v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ivanga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Brice Ngoungou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Darre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04598282v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>