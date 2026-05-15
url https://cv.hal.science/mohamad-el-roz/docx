--- v0 (2026-03-29)
+++ v1 (2026-05-15)
@@ -364,325 +364,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
+                <w:t xml:space="preserve">New Coupling Agent Structures for Preparing Filler-Polymer Hybrid Materials Under Soft Irradiation Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Damacet</w:t>
+                <w:t xml:space="preserve">Rita Zakhia Douaihy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dong Fan</w:t>
+                <w:t xml:space="preserve">Igor Telegeiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisrine Assaad</w:t>
+                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Lebedev</w:t>
+                <w:t xml:space="preserve">Armand Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 55 (15), pp.6394-6404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767207v1</w:t>
+                <w:t xml:space="preserve">hal-03728185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Coupling Agent Structures for Preparing Filler-Polymer Hybrid Materials Under Soft Irradiation Conditions</w:t>
+                <w:t xml:space="preserve">Selectively photocatalytic dehydrogenation of formic acid by in-situ restructured copper post-metalated metal organic framework under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+                <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Zakhia Douaihy</w:t>
+                <w:t xml:space="preserve">Patrick Damacet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Telegeiev</w:t>
+                <w:t xml:space="preserve">Dong Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I Lebedev</w:t>
+                <w:t xml:space="preserve">Nisrine Assaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Fahs</w:t>
+                <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 55 (15), pp.6394-6404. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 144 (36), pp.16433-16446. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.2c00914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.2c04905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728185v1</w:t>
+                <w:t xml:space="preserve">hal-03767207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ and Operando Spectroscopies in Photocatalysis: Powerful Techniques for a Better Understanding of the Performance and the Reaction Mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lukasz Wolski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -776,51 +776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-Dependent Photocatalytic Activity of Silver Nanoparticles Embedded in ZX-Bi Zeolite Supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Douma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mama Lafjah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Djafri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 5 (3), pp.3866-3877. </w:t>
@@ -1454,77 +1454,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal nanoparticles (NPs) in photocatalysis: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssein Nasrallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Douma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houeida Issa Hamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad El-Roz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1744,51 +1744,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel del Angel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2024.100680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudy Dankar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01758C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728185v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zakhia Douaihy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00914" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Wolski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Pankin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ba&#241;ares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-022-00387-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Lafjah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00865f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4006088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823007-7.00019-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311604v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahraa Abou Khalil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel del Angel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mouchaham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Daturi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochemrev.2024.100680" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254621v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joudy Dankar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Rouchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pagis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rivallan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El-Roz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3QI01758C" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728185v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Nasrallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zakhia Douaihy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Telegeiev" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I Lebedev" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fahs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.2c00914" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767207v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houeida Issa Hamoud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Damacet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Fan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisrine Assaad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Lebedev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.2c04905" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lukasz Wolski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilia Pankin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Ba&#241;ares" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41061-022-00387-5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595630v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Douma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mama Lafjah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Djafri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.1c04484" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0cy00865f" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365292v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Thibault-Starzyk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cs4006088" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Getaneh Diress Gesesse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Debieu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Jolivet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Frilay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/MA2023-02291487mtgabs" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275745v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-823007-7.00019-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>