--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1453,255 +1453,255 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03489500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison between HEMNMA-3D and Traditional Classification Techniques for Analyzing Biomolecular Continuous Shape Variability in Cryo Electron Subtomograms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Harastani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Jonic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 4th International Conference on Bio-Engineering for Smart Technologies (BioSMART)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris / Créteil, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/BioSMART54244.2021.9677643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image analysis methods development for in vitro and in situ cryo-electron tomography studies of conformational variability of biomolecular complexes : Case of nucleosome structural and dynamics studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Harastani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Sorbonne Université, 2022. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2022SORUS283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03896321v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">hal-03577374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2079,51 +2079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Harastani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurudatt Patra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Eltsov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63895-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herreros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Krieger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conesa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harastani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2059798323004497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vuillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamitouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mirzaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fr&#233;chin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.167951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jim&#233;nez de la Morena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunior Cesar Fonseca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pedro de Isidro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Barati Moghadam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strelak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Vilas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erney Ram&#237;rez-Aportela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.663121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oscar S. Sorzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3772" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benterkia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Majid Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03896321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS283" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577374v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677643" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d91ba731dcb03f6a7f9ad943b72b5f31ff5b07e6;origin=https://hal.archives-ouvertes.fr/hal-03501129;visit=swh:1:snp:13f13ae68fa31bf00e6a17af32910f9f724b36f8;anchor=swh:1:rel:94f50ac7155404c91cc35a4a288e1e9089c0dd2f;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Harastani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurudatt Patra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Eltsov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63895-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herreros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Krieger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conesa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harastani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2059798323004497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vuillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamitouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mirzaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fr&#233;chin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.167951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jim&#233;nez de la Morena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunior Cesar Fonseca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pedro de Isidro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Barati Moghadam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strelak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Vilas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erney Ram&#237;rez-Aportela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.663121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oscar S. Sorzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3772" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benterkia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Majid Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677643" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03896321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d91ba731dcb03f6a7f9ad943b72b5f31ff5b07e6;origin=https://hal.archives-ouvertes.fr/hal-03501129;visit=swh:1:snp:13f13ae68fa31bf00e6a17af32910f9f724b36f8;anchor=swh:1:rel:94f50ac7155404c91cc35a4a288e1e9089c0dd2f;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>