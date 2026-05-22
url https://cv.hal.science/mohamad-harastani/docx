--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -1234,248 +1234,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Electron Microscopy Normal Mode Analysis with Scipion</w:t>
+                <w:t xml:space="preserve">Methamphetamine drug abuse and addiction: Effects on face asymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Harastani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Oscar S. Sorzano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Slavica Jonic</w:t>
+                <w:t xml:space="preserve">Amine Benterkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farnaz Majid Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Nait-Ali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pro.3772⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 116, pp.103475 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388487v1</w:t>
+                <w:t xml:space="preserve">hal-03489500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methamphetamine drug abuse and addiction: Effects on face asymmetry</w:t>
+                <w:t xml:space="preserve">Hybrid Electron Microscopy Normal Mode Analysis with Scipion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Harastani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Nait-Ali</w:t>
+                <w:t xml:space="preserve">Carlos Oscar S. Sorzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slavica Jonic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 116, pp.103475 -. </w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (1), pp.223-236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2019.103475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pro.3772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489500v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2079,51 +2079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Harastani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurudatt Patra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Eltsov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63895-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herreros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Krieger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conesa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harastani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2059798323004497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vuillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamitouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mirzaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fr&#233;chin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.167951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jim&#233;nez de la Morena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunior Cesar Fonseca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pedro de Isidro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Barati Moghadam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strelak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Vilas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erney Ram&#237;rez-Aportela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.663121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388487v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oscar S. Sorzano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3772" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489500v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benterkia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Majid Zadeh" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103475" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677643" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03896321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d91ba731dcb03f6a7f9ad943b72b5f31ff5b07e6;origin=https://hal.archives-ouvertes.fr/hal-03501129;visit=swh:1:snp:13f13ae68fa31bf00e6a17af32910f9f724b36f8;anchor=swh:1:rel:94f50ac7155404c91cc35a4a288e1e9089c0dd2f;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04874266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Harastani" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gurudatt Patra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kervrann" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Eltsov" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-63895-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147629v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Herreros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Krieger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Fonseca" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Conesa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Harastani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s2059798323004497" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vuillemot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyes Hamitouche" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slavica Jonic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25010020" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929029v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mirzaei" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Fr&#233;chin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2023.167951" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775680v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Jim&#233;nez de la Morena" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Conesa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunior Cesar Fonseca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Pedro de Isidro-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452809v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Leforestier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.167381" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821777v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nima Barati Moghadam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2022.107906" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380603v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Strelak" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaya Jim&#233;nez-Moreno" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Vilas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erney Ram&#237;rez-Aportela" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben S&#225;nchez-Garc&#237;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26206224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217427v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2021.663121" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489500v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benterkia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farnaz Majid Zadeh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Nait-Ali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2019.103475" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388487v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Oscar S. Sorzano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.3772" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577374v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BioSMART54244.2021.9677643" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03896321v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022SORUS283" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501129v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d91ba731dcb03f6a7f9ad943b72b5f31ff5b07e6;origin=https://hal.archives-ouvertes.fr/hal-03501129;visit=swh:1:snp:13f13ae68fa31bf00e6a17af32910f9f724b36f8;anchor=swh:1:rel:94f50ac7155404c91cc35a4a288e1e9089c0dd2f;path=/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>