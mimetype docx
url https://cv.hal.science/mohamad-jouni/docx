--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -162,51 +162,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 74, pp.1-16. </w:t>
+              <w:t xml:space="preserve">, 2025, 74, pp.6008516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TIM.2025.3563054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -334,481 +334,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Anomaly Detection via Sparsity of Core Tensor under Gradient Domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenting Shang</w:t>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiangjun Peng</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 61, pp.1-16. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3297627⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04170061v1</w:t>
+                <w:t xml:space="preserve">hal-03480890v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral Anomaly Detection Based on Regularized Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15061679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480890v7</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Anomaly Detection Based on Regularized Tensor Decomposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral Anomaly Detection via Sparsity of Core Tensor under Gradient Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangjun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (6), pp.1679. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs15061679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3297627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806912v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Tensor Representative Coefficient Model for Hyperspectral Target Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. pp.189-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.57-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 UGA &amp; UT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2298,51 +2298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666929v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Picone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3563054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebin Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06314-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Shang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangjun Peng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3297627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061679" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2023.3255905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784370v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666929v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Picone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3563054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebin Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06314-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Shang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangjun Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3297627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2023.3255905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784370v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>