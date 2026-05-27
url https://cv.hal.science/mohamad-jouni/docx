--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -334,481 +334,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05476083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hyperspectral Anomaly Detection via Sparsity of Core Tensor under Gradient Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenting Shang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiangjun Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zebin Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3297627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03480890v7</w:t>
+                <w:t xml:space="preserve">hal-04170061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Anomaly Detection Based on Regularized Tensor Decomposition</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MultiHU-TD: Multi-feature Hyperspectral Unmixing Based on Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zebin Wu</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Xu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucas Drumetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Comon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15061679⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 61, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3314218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03806912v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480890v7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperspectral Anomaly Detection via Sparsity of Core Tensor under Gradient Domain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hyperspectral Anomaly Detection Based on Regularized Tensor Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Jouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Jouni</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 61, pp.1-16. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (6), pp.1679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2023.3297627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs15061679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170061v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03806912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized Tensor Representative Coefficient Model for Hyperspectral Target Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenting Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zebin Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -885,51 +885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Morphology - Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (1), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1432,51 +1432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IGARSS 2019 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1536,51 +1536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISMM 2019 - 14th International Symposium on Mathematical Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saarbrücken, Germany. pp.189-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1631,51 +1631,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LVA/ICA 2018 - 14th International Conference on Latent Variable Analysis and Signal Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Guildford, United Kingdom. pp.57-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1735,217 +1735,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-based Spectral Reconstruction of Interferometric Acquisitions (poster)</w:t>
+                <w:t xml:space="preserve">Reconstruction of Spectra from Interferometric Measurements (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. , 2023</w:t>
+              <w:t xml:space="preserve">Co-conception : capteurs hybrides et algorithmes pour des systèmes innovants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04295262v1</w:t>
+                <w:t xml:space="preserve">hal-04302003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Spectra from Interferometric Measurements (poster)</w:t>
+                <w:t xml:space="preserve">Model-based Spectral Reconstruction of Interferometric Acquisitions (poster)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Picone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-conception : capteurs hybrides et algorithmes pour des systèmes innovants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Paris, France. </w:t>
+              <w:t xml:space="preserve">ICASSP 2023 - IEEE International Conference on Acoustics, Speech and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302003v1</w:t>
+                <w:t xml:space="preserve">hal-04295262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature Extraction of Multimodal Images Based on Tensor Decomposition and Mathematical Morphology (poster)</w:t>
               </w:r>
@@ -1957,51 +1957,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Jouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Dalla Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Comon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 UGA &amp; UT Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Japan. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2298,51 +2298,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666929v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Picone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3563054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebin Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06314-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Shang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061679" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170061v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangjun Peng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3297627" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2023.3255905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784370v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295262v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302003v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666929v3" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jouni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Picone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Dalla Mura" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2025.3563054" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05476083v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kebin Contreras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Bacca" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06314-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170061v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenting Shang" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangjun Peng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebin Wu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3297627" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480890v7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Drumetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Comon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2023.3314218" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806912v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15061679" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806916v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/lgrs.2023.3255905" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401272v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/mathm-2020-0001" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424586v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury N&#232;gre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Godet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227192v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP48485.2024.10447567" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648915v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833387v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10096543" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998220v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2019.8898346" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998121v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784370v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93764-9_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302003v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295262v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306074v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03223274v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>