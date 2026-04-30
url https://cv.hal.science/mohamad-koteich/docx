--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamad Koteich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur R&D, Schneider Electric</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schneider Toshiba Inverter Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrôle Moteur Electrique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Procedure Based on Less Filtering and Robust Tracking for a Self-Sensing Control of IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (4), pp.2865-2875. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2978702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Torque Observation Technique for a PMSM Considering Unknown Magnetic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Taherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.1961-1971. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2972429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Estimation Procedure Based on Less Filtering and Robust Tracking for a Self-Sensing Control of IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2978702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on &amp;quot; A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2015.2459791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on &amp;quot; AC Drive Observability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IEEE Transactions on Industrial Electronics, 99, pp.2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2438777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new state-observer of the inner PEM fuel cell pressures for enhanced system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Naccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miassa Amira Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (3), 13 p. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EPJAP/2014130167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach on Stator Flux Estimation of IPMSMs Considering Magnetic and Cross-Section Saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taherzadeh Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel High Frequency Signal Injection Strategy for Self-Sensing Control of Electric AC Machine Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.343-348, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Observer of Rotor Position and Speed for IPMSM HFI Sensorless Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 9th International Symposium on Sensorless Control for Electrical Drives (SLED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Helsinki, Finland. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLED.2018.8486140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sensing Control of the Externally-Excited Synchronous Machine for Electric Vehicle Traction Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLED 2017 8th IEEE International Symposium on Sensorless Control for Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sled.2017.8078436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Equalization Module for Modular Multilevel Converters in Variable Speed Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handy Fortin Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Al-Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec.2016.7577559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281895v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified model for low-cost high-performance AC drives: the Equivalent Flux concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Electrical, Electronics, Computer Engineering and their Applications (EECEA2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eecea.2016.7470768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation algorithms for electric drives: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Drives Observability Analysis for Motion-Sensorless Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Sensorless Control for Electrical Drives - SLED2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLED.2015.7339264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability Analysis of Sensorless Synchronous Machine Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.8, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7331085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Weak Observability Conditions of Sensorless AC Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE-ECCE Europe 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time observer for UAV's brushless motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Defaÿ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de la vitesse et de la position d'un rotor d'une machine synchrone à rotor bobine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3083863. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la position et de la vitesse du rotor d'une machine électrique synchrone à rotor bobine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084222. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'une machine électrique triphasée synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14-60185.2014. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de commande d'une machine électrique synchrone à aimant permanent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14-60836.2014. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'une machine électrique synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14-61121.2014. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamad Koteich </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénieur R&D, Schneider Electric</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schneider Toshiba Inverter Europe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Contrôle Moteur Electrique</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Torque Observation Technique for a PMSM Considering Unknown Magnetic Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Taherzadeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (3), pp.1961-1971. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2972429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation Procedure Based on Less Filtering and Robust Tracking for a Self-Sensing Control of IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (4), pp.2865-2875. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2978702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Estimation Procedure Based on Less Filtering and Robust Tracking for a Self-Sensing Control of IPMSM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2020.2978702⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on &amp;quot; A Differential Algebraic Estimator for Sensorless Permanent-Magnet Synchronous Machine Drive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2015.2459791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussion on &amp;quot; AC Drive Observability Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, IEEE Transactions on Industrial Electronics, 99, pp.2. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIE.2015.2438777⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01163016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new state-observer of the inner PEM fuel cell pressures for enhanced system monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bethoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Naccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miassa Amira Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 66 (3), 13 p. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/EPJAP/2014130167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach on Stator Flux Estimation of IPMSMs Considering Magnetic and Cross-Section Saturations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taherzadeh Mehdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel High Frequency Signal Injection Strategy for Self-Sensing Control of Electric AC Machine Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2018 - 44th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Washington, United States. pp.343-348, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2018.8591691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Observer of Rotor Position and Speed for IPMSM HFI Sensorless Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Assaad Hamida</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 9th International Symposium on Sensorless Control for Electrical Drives (SLED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Helsinki, Finland. pp.90-95, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLED.2018.8486140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-sensing Control of the Externally-Excited Synchronous Machine for Electric Vehicle Traction Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Daurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLED 2017 8th IEEE International Symposium on Sensorless Control for Electrical Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Catania, Italy. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sled.2017.8078436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01573060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Equalization Module for Modular Multilevel Converters in Variable Speed Motor Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handy Fortin Blanchette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hadi Kanaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Al-Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Beyrouth, Lebanon. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/redec.2016.7577559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01281895v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A unified model for low-cost high-performance AC drives: the Equivalent Flux concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Electrical, Electronics, Computer Engineering and their Applications (EECEA2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Beirut, Lebanon. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eecea.2016.7470768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01302302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux estimation algorithms for electric drives: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energies for Developing countries (REDEC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Zouk Mosbeh, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Permanent Magnet Synchronous Drives Observability Analysis for Motion-Sensorless Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE International Symposium on Sensorless Control for Electrical Drives - SLED2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SLED.2015.7339264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability Analysis of Sensorless Synchronous Machine Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th annual European Control Conference - ECC 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Linz, Austria. pp.8, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2015.7331085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Weak Observability Conditions of Sensorless AC Drives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th European Conference on Power Electronics and Applications (EPE-ECCE Europe 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EPE.2015.7309238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01151725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A real-time observer for UAV's brushless motors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lemoing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Janot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Defaÿ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECMSM 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECMSM.2013.6648964⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'estimation de la vitesse et de la position d'un rotor d'une machine synchrone à rotor bobine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3083863. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de détermination de la position et de la vitesse du rotor d'une machine électrique synchrone à rotor bobine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Messali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Ghanes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3084222. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02458817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'une machine électrique triphasée synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14-60185.2014. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé et système de commande d'une machine électrique synchrone à aimant permanent.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14-60836.2014. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de commande d'une machine électrique synchrone à rotor bobiné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Koteich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmalek Maloum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sandou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14-61121.2014. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01259455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654077v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Messali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Koteich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2978702" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654079v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taherzadeh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2972429" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01183901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Maloum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01163016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2438777" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taherzadeh Mehdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2018.8486140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daurelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sled.2017.8078436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281895v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sleiman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handy Fortin Blanchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kanaan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Al-Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec.2016.7577559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eecea.2016.7470768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00880592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemoing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defa&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648964" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654079v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Taherzadeh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Assaad Hamida" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Ghanes" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Koteich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2972429" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654077v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Messali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2020.2978702" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461795v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01183901v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Maloum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2015.2459791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01163016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2015.2438777" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01084090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bethoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Roche" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Naccari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miassa Amira Taleb" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPJAP/2014130167" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-H8Z978WK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taherzadeh Mehdi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378489v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2018.8591691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2018.8486140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01573060v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Daurelle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sled.2017.8078436" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01281895v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sleiman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Handy Fortin Blanchette" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kanaan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Al-Haddad" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/redec.2016.7577559" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eecea.2016.7470768" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322795v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151713v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SLED.2015.7339264" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151701v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2015.7331085" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151725v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2015.7309238" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00880592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemoing" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Defa&#255;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECMSM.2013.6648964" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458817v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01259453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259461v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sandou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>