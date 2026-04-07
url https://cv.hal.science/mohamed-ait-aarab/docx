--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -211,146 +211,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Cosker, Nassur Attoumani en images. Pour une poétique de l’image ironique et Lecteurs de Nassur Attoumani. Enjeux d’une réception francophone dans l’océan Indien, Université de La Réunion. Presses Universitaires Indianocéaniques, 2020.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Littéraires Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2022, N° 54, p. 211-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413240v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03854699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mongo Beti, un intellectuel inorganique »</w:t>
               </w:r>
@@ -987,1131 +987,1131 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'écriture orale de Flora Devatine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zones de contact, zones de conflit? Convergences et divergences francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil International d'Etudes Francophones, Jun 2023, Trento, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04412996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture oblique dans les “polars” de Driss Chraïbi : “rire et faire rire” »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Radioscopies discursives des genres populaires francophones d’Afrique subsaharienne, du Maghreb et des Caraïbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Filmer la violence. Esthétisation, onirisme et fantastique. Abou Leïla (2019) d’Amin Sidi-Boumediène »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représentations et imaginaires de l’espace francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conseil Internationale d'Etudes Francophones, Jun 2023, Hammamat, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité de l’être et construction d’une mémoire autobiographique dans deux littératures de l’exiguïté insulaire : Mayotte (Nassur Attoumani, Les Aventures d’un adolescent mahorais) et Tahiti (Titaua PEU, Mutismes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoire autobiographique, récit de vie et transmission en contexte insulaire, interculturel et post-colonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Littérature au chevet de l’Histoire. Situations de deux littératures insulaires francophones : Comores (Mohamed Toihiri, La République des imberbes) et Polynésie française (Chantal Spitz, L’Île des rêves écrasés) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LITTERATURE ET HISTOIRE. COMPLEMENTARITE OU OPPOSITION ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIVERSITE SIDI MOHAMED BEN ABDALLAH, Fès, Oct 2022, Fès, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04413119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonialité de l’être et construction d’une mémoire autobiographique dans deux littératures de l’exiguïté insulaire : Mayotte (Nassur Attoumani, Les Aventures d’un adolescent mahorais) et Tahiti (Titaua PEU, Mutismes)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires autobiographique, récits de vie et transmission en contexte insulaire, interculturel et postcolonial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Saint-Denis de La Réunion, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture orale de Flora Devatine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zones de contact, zones de conflit? Convergences et divergences francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Conseil International d'Etudes Francophones, Jun 2023, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Congrès annuel du C.I.E.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Trento, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ACFAS, May 2023, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03854703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité narrative et conscience nationale dans une littérature dite émergente : le cas des Comores-Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'OSOI "Identités, migrations et territoires dans l’océan Indien"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Saint Denis, La Réunion. pp.65-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Trento, Italie</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157716v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte au miroir de sa littérature. Images et représentations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La littérature francophone de Mayotte, des Comores et du sud-ouest de l’océan Indien : production et réception </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Buata Malela, Mar 2015, Dembéni. Mayotte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saillance et Substance d’une identité. Les paradoxes de la construction identitaire à Mayotte »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Dire l’Océan indien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération OSOI, Nov 2015, Saint-Denis de La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UNIVERSITE SIDI MOHAMED BEN ABDALLAH, Fès, Oct 2022, Fès, Maroc</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Éloge littéraire d'Anders Breivik de Richard Millet à la lumière de la littérature pamphlétaire de l'entre-deux guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du CRLHOI "Texte et politique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Saint-Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les silences de l’histoire. Lettre à Poutaveri de Louise Peltzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée de recherche du CRLHOI "Centres et périphéries"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Saint Denis, La Réunion. pp.65-76</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157398v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religion de Yasmina Khadra. Portrait de l’écrivain en “kafir”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès mondial du C.I.E.F.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Unknown, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Buata Malela, Mar 2015, Dembéni. Mayotte, France</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01157397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “littérature beur” existe-t-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire O.S.O.I. (Observatoire des Sociétés de l’océan Indien) « Diasporas, mobilités et migrations à La Réunion et dans l’espace océan Indien »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Fédération OSOI, Nov 2015, Saint-Denis de La Réunion, France</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte au miroir de sa littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Mayotte. État des lieux, enjeux et perspectives »,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Saint-Denis, La Réunion</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Fantasme du harem dans l’œuvre de Michel Houellebecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études du CRLHOI "Intertextualités"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Saint Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01157400v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01166556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palimpsestes historiques dans la trilogie djiboutienne d’Abdourahman A. Waberi</w:t>
               </w:r>
@@ -3083,611 +3083,611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les Comores : à la recherche d’une identité narrative »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Vuillemin ; Papa Samba Diop. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Littératures en langue française : histoire, mythes et création</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, collection “Plurial", pp.297-306, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Déclin français et anti-américanisme. Invariants et nouvelles thématiques du réactionnaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Durand; Sarah Sindaco. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Discours “néo-réactionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp.156-167, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01247136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, collection “Plurial", pp.297-306, 2015</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identité narrative et conscience nationale dans une littérature dite émergente : le cas des Comores-Mayotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Andoche; Eileen Williams-Wanquet; Michel Watin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identités, migrations et territoires dans l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Epica éditions, pp.65-76, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...35 lines deleted...]
-              <w:t xml:space="preserve">, Epica éditions, pp.65-76, 2014</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Houellebecq et les Arabes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viard, Marie-Françoise. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'unité de l'oeuvre de Michel Houellebecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.93--102, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Gauvin : l’engagement d’une vie et d’une œuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélias, Frédérique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lékritir Axel Gauvin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions K'A, pp.13--28, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.93--102, 2013</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'engagement littéraire sur les chemins de l'écriture oblique. L'Histoire du fou de Mongo Beti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne Peiter; Eileen Williams-Wanquet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Ironie comme arme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projektverlag, pp.60-70, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature tahitienne contemporaine. Une écriture tifaifai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bisanswa, Justin K. and Kavwahirechi, Kasereka. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire le social dans le roman francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Honoré Champion, pp.175--188, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’Histoire à la fable. La République des Imberbes de Mohamed A. Toihiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aït-Aarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combeau, Yvan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Îles de l’océan indien. Histoire et Mémoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRESOI, pp.139--154, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169856v1</w:t>
-              </w:r>
-[...144 lines deleted...]
-                <w:t xml:space="preserve">hal-01345849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard arabe sur la colonisation de. Chronique de Maorè (1865) par Umar Aboubakari Housséni</w:t>
               </w:r>
@@ -4185,51 +4185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04412894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413240v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854699v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04412919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01148773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413211v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04412996v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413179v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854703v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413056v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413119v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854706v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170782v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157400v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166556v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03337077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marimoutou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247136v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247137v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147970v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147969v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169856v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04412894v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A&#239;t-Aarab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413240v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04412919v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854697v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697073v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247132v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345848v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156424v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01156429v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01148773v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04412996v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413179v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413211v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854706v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854703v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157716v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346938v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157397v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01166556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01170782v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157400v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157745v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157409v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01172564v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01217776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01157419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147982v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eileen Williams-Wanquet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Duboin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854696v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03337077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Marimoutou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03854695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697075v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247137v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247136v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345850v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147969v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147970v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345849v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147968v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01169856v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01171826v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04413249v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00671955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010LARE0010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>