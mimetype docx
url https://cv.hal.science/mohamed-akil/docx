--- v0 (2026-03-07)
+++ v1 (2026-04-11)
@@ -746,703 +746,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Computation of Watershed Transform in Weighted Graphs on Shared Memory Machines</w:t>
+                <w:t xml:space="preserve">Moving towards a 5D cardiac model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Braham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">Houneida Sakly1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-018-0804-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, volume 26, p. 19-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2018027194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121832v1</w:t>
+                <w:t xml:space="preserve">hal-02181106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Greche</w:t>
+                <w:t xml:space="preserve">Parallel Computation of Watershed Transform in Weighted Graphs on Shared Memory Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Najia Es-Sbai</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-018-0804-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175795v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amed Mvoulana</w:t>
+                <w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Greche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Es-Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295007v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards a 5D cardiac model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amed Mvoulana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, volume 26, p. 19-48. </w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2018027194⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02181106v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Retina Detection and Enhancement Image Processing Pipeline for Smartphone-Captured Fundus Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimedia Information System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.79-82. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9717/JMIS.2018.5.2.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796763v1</w:t>
+                <w:t xml:space="preserve">hal-01286297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computationally Efficient Retina Detection and Enhancement Image Processing Pipeline for Smartphone-Captured Fundus Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Soua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+                <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t>
+              <w:t xml:space="preserve">Journal of Multimedia Information System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9717/JMIS.2018.5.2.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286297v1</w:t>
+                <w:t xml:space="preserve">hal-01796763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t>
               </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2816,498 +2816,498 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Parallel Architecture of a 3D Surface Reconstruction: Marching Cubes Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real Time Dynamic Tone-Mapping Operator on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manel Mili</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (2), pp.143-150</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286517v1</w:t>
+                <w:t xml:space="preserve">hal-00826330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Dynamic Tone-Mapping Operator on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware Parallel Architecture of a 3D Surface Reconstruction: Marching Cubes Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouraoui Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.165-172</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826330v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses of the Watershed Transform</w:t>
+                <w:t xml:space="preserve">Enhanced computation method of topological smoothing on shared memory parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (16), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-5281-2011-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294109v1</w:t>
+                <w:t xml:space="preserve">hal-01294107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning System for Defactorization Factor Classification of Factorized Data Dependence Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">Analyses of the Watershed Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 3 (4), pp.1-13</w:t>
+              <w:t xml:space="preserve">International Journal of Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (5), pp.521-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826253v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced computation method of topological smoothing on shared memory parallel machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Learning System for Defactorization Factor Classification of Factorized Data Dependence Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.1-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1687-5281-2011-16⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294107v1</w:t>
+                <w:t xml:space="preserve">hal-00826253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and efficient FPGA implementation of connected operators</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based architecture for hardware compression/decompression of wide format images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3993,89 +3993,110 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special issue on Engineering of Configurable Systems of the Journal of Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (3), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:SUPE.0000045213.82276.8e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622081v1</w:t>
+                <w:t xml:space="preserve">hal-00826258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to implement real-time applications on reconfigurable circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4101,94 +4122,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special issue on Engineering of Configurable Systems of the Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.283-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00826258v1</w:t>
+                <w:t xml:space="preserve">hal-00622081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Synthesis based upon Dependence Graph for Muli-FPGA</w:t>
               </w:r>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amed Mvoulana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5510,217 +5510,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
+                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004691v1</w:t>
+                <w:t xml:space="preserve">hal-01796765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
+                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796765v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t>
               </w:r>
@@ -5866,51 +5866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Ben Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,265 +6406,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hejer Jlassi</w:t>
+                <w:t xml:space="preserve">Parallelization Strategy for Elementary Morphological Operators on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Youkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.311--322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422020v1</w:t>
+                <w:t xml:space="preserve">hal-01344753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization Strategy for Elementary Morphological Operators on Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344753v1</w:t>
+                <w:t xml:space="preserve">hal-01422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t>
               </w:r>
@@ -6774,546 +6774,576 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+                <w:t xml:space="preserve">Enhancing EEG Surface Resolution by Using a Combination of Kalman Filter and Interpolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Khouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">13th Computer Graphics, Imaging and Visualization </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309999v1</w:t>
+                <w:t xml:space="preserve">hal-01801279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing EEG Surface Resolution by Using a Combination of Kalman Filter and Interpolation method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+                <w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Computer Graphics, Imaging and Visualization </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801279v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implementation of a watershed algorithm on shared memory multicore architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Braham</w:t>
+                <w:t xml:space="preserve">Auto-Adaptive Multi-Sensor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Isavudeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Machine Vision</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International symposium on circuits and systems, ISCAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2016, Montréal, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721262v1</w:t>
+                <w:t xml:space="preserve">hal-01265219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Adaptive Multi-Sensor Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Parallel implementation of a watershed algorithm on shared memory multicore architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International symposium on circuits and systems, ISCAS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Machine Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2268528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265219v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01721262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time H264/AVC high definition video encoder on a multicore DSP TMS320C6678</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
+              <w:t xml:space="preserve">2015 International Conference on Computer Vision and Image Analysis Applications (ICCVIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309987v1</w:t>
+                <w:t xml:space="preserve">hal-01797192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t>
               </w:r>
@@ -7384,226 +7414,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCET Nested-Loop Minimization in Terms of Instruction-Level-Parallelism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796771v1</w:t>
+                <w:t xml:space="preserve">hal-01309987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Medina Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t>
+              <w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305887v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t>
               </w:r>
@@ -7713,971 +7752,932 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Medina Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t>
+              <w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309993v1</w:t>
+                <w:t xml:space="preserve">hal-01305887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adaptive Architecture for Multi-sensor Embedded Vision System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+                <w:t xml:space="preserve">WCET Nested-Loop Minimization in Terms of Instruction-Level-Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMICS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Telc, Czech Republic</w:t>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263859v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological operators on graph based on geodesic distance map</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">Self-Adaptive Architecture for Multi-sensor Embedded Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Isavudeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Image Analysis Applications 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MEMICS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Telc, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351899⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344855v1</w:t>
+                <w:t xml:space="preserve">hal-01263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time H264/AVC high definition video encoder on a multicore DSP TMS320C6678</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological operators on graph based on geodesic distance map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Youkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Computer Vision and Image Analysis Applications (ICCVIA)</w:t>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Image Analysis Applications 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797192v1</w:t>
+                <w:t xml:space="preserve">hal-01344855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Hardware/Software interface generation for SynDEx-mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feki Oussama</w:t>
+                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSIP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834668⟩</w:t>
+              <w:t xml:space="preserve">EDERC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, EURASIP, Nov 2014, Milan, Italy. pp.152-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192824v1</w:t>
+                <w:t xml:space="preserve">hal-01192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+                <w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 6th European Embedded Design in Education and Research Conference (EDERC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
+              <w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797197v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
+                <w:t xml:space="preserve">Automatic Hardware/Software interface generation for SynDEx-mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feki Oussama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDERC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATSIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.512-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834668⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01192779v1</w:t>
+                <w:t xml:space="preserve">hal-01192824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 6th European Embedded Design in Education and Research Conference (EDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Milano, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305856v1</w:t>
+                <w:t xml:space="preserve">hal-01797197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Time and Code Size Optimization using Multidimensional Retiming and Loop Striping</w:t>
               </w:r>
@@ -8968,341 +8968,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically adaptable NoC router architecture for multiple pixel streams applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+                <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00789363v1</w:t>
+                <w:t xml:space="preserve">hal-01289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution Time Optimization Using Delayed Multidimensional Retiming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">Dynamically adaptable NoC router architecture for multiple pixel streams applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, South Korea. pp.1006 - 1009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800762v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Execution Time Optimization Using Delayed Multidimensional Retiming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789851v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9328,743 +9337,734 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467203⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01289109v1</w:t>
+                <w:t xml:space="preserve">hal-00789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time topological image smoothing on shared memory parallel machines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Image and Video Processing 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294106v1</w:t>
+                <w:t xml:space="preserve">hal-01289102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time topological image smoothing on shared memory parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Image and Video Processing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.872275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658896v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning Algorithms Classification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science, Automation and Electronics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112500v1</w:t>
+                <w:t xml:space="preserve">hal-00658896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinning Algorithms Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Computer Science, Automation and Electronics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289102v1</w:t>
+                <w:t xml:space="preserve">hal-03112500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency and power optimization in AAA methodology for integrated circuits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Memory System for a Dynamically Adaptable Pixel Stream Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yareb Eloumi</w:t>
+                <w:t xml:space="preserve">Geoffroy Marpeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications (FPL'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192801v1</w:t>
+                <w:t xml:space="preserve">hal-00622488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory System for a Dynamically Adaptable Pixel Stream Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Latency and power optimization in AAA methodology for integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yareb Eloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications (FPL'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2010, Athens, Greece. pp.639-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622488v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically adaptable architecture for real-time video processing</w:t>
               </w:r>
@@ -10197,51 +10197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,1505 +10273,1505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
+                <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+                <w:t xml:space="preserve">Moad Benkiniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Talbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bara</w:t>
+                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Conference on the Applications Of Digital Information and Web Technologies, IEEE, ICADIWT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622431v1</w:t>
+                <w:t xml:space="preserve">hal-00622451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Segementation based upon topological operators: real-time case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, Science and technology, Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622449v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breno Dias Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SPIE, Jan 2009, San-Jose, CA, United States. 13pp, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.812330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel image thinning through topological operators on shared memory parallel machines</w:t>
+                <w:t xml:space="preserve">Image Segementation based upon topological operators: real-time case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Asilomar Conference on Signals, Systems &amp; Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, Science and technology, Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294105v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+                <w:t xml:space="preserve">Parallel image thinning through topological operators on shared memory parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bara</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Asilomar Conference on Signals, Systems &amp; Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pacific Grove, United States. pp.723-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5469946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622438v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Image Thinning Through Topological Operators On Shared Memory Parallel Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Matas</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Asilomar Confrence on Signals, Systems, and Computers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3881-3883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622450v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image segmentation based upon topological operators: real-time implementation case study</w:t>
+                <w:t xml:space="preserve">Parallel Image Thinning Through Topological Operators On Shared Memory Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Image and Video Processing 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43rd Asilomar Confrence on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294104v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moad Benkiniour</w:t>
+                <w:t xml:space="preserve">Image segmentation based upon topological operators: real-time implementation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Applications Of Digital Information and Web Technologies, IEEE, ICADIWT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Image and Video Processing 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.812121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622451v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bara</w:t>
+                <w:t xml:space="preserve">Algorithme de Marching Cubes : Exploration architecturale et implantation optimisée sur circuits FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouraoui Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème AMINA 2008, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622459v1</w:t>
+                <w:t xml:space="preserve">hal-00622469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Etude algorithmique et conception d'architectures dédiées à la reconstruction 3D d'images médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t>
+              <w:t xml:space="preserve">5ème JTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622406v1</w:t>
+                <w:t xml:space="preserve">hal-00622466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moad Benkinouar</w:t>
+                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème AMINA, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2008, Beijing, China. pp.864-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622468v1</w:t>
+                <w:t xml:space="preserve">hal-00622459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude algorithmique et conception d'architectures dédiées à la reconstruction 3D d'images médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Mili</w:t>
+                <w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouraoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème JTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. pp.8</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622466v1</w:t>
+                <w:t xml:space="preserve">hal-00622406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Marching Cubes : Exploration architecturale et implantation optimisée sur circuits FPGA</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Moad Benkinouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème AMINA 2008, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+              <w:t xml:space="preserve">4ème AMINA, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622469v1</w:t>
+                <w:t xml:space="preserve">hal-00622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demosaicing on the TriMedia 3270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12157,234 +12157,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid prototyping methodology to implement and optimizing image processing algorithms for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time hardware for a new 3D display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Jose, USA, France. 10pp</w:t>
+              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San Jose, USA, France. pp.133-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622356v1</w:t>
+                <w:t xml:space="preserve">hal-00622355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time hardware for a new 3D display</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid prototyping methodology to implement and optimizing image processing algorithms for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, San Jose, USA, France. pp.133-146</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Jose, USA, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622355v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D images compression for multi-view auto-stereoscopic displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12416,907 +12416,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARM-based Embedded Processor: Real time implementation for thinning and crest restoration in graylevel images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New 3D Display: Algorithms and real time architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Jose, USA, France. pp.102-110</w:t>
+              <w:t xml:space="preserve">17ème Congrès Mondial IMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622357v1</w:t>
+                <w:t xml:space="preserve">hal-00622247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video memory compression for multiview autostereoscopic displays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARM-based Embedded Processor: Real time implementation for thinning and crest restoration in graylevel images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Stereoscopic Displays and Applications XV conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Jose, USA, France. pp.59-70</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Jose, USA, France. pp.102-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622358v1</w:t>
+                <w:t xml:space="preserve">hal-00622357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3D Display: Algorithms and real time architecture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Video memory compression for multiview autostereoscopic displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Mondial IMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France, France. 10pp</w:t>
+              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Stereoscopic Displays and Applications XV conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, USA, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622247v1</w:t>
+                <w:t xml:space="preserve">hal-00622358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture for hardware thinning and crest restoration in graylevel images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Halftoning processing on a JPEG-compressed image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Jose, USA, France. pp.242-253</w:t>
+              <w:t xml:space="preserve">Procs. of IS&amp;T/SPIE Electronic Imaging, session Color Imaging IX: Processing, Hardcopy, and Applications IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622359v1</w:t>
+                <w:t xml:space="preserve">hal-00622361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of raster image compression in the context of large format document processing</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture for hardware thinning and crest restoration in graylevel images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procs. of IS&amp;T/SPIE Electronic Imaging, session Color Imaging IX: Processing, Hardcopy, and Applications IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. 10pp</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Jose, USA, France. pp.242-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622360v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halftoning processing on a JPEG-compressed image</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of raster image compression in the context of large format document processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sibade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procs. of IS&amp;T/SPIE Electronic Imaging, session Color Imaging IX: Processing, Hardcopy, and Applications IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622361v1</w:t>
+                <w:t xml:space="preserve">hal-00622360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated architecture for topological operators for grayscale image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized implementation of application specific integrated circuits specified with data dependence graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2003, Santa Clara, USA, France. 10pp</w:t>
+              <w:t xml:space="preserve">EDAA PhD Forum at DATE03, Design Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Munich, Germany, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622362v1</w:t>
+                <w:t xml:space="preserve">hal-00622123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Algorithm Graph Specification to Automatic Synthesis of FPGA Circuit: A Seamless Flow of Graphs Transformations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dedicated architecture for topological operators for grayscale image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Programmable Logic and Application, 13th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Santa Clara, USA, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01800628v1</w:t>
+                <w:t xml:space="preserve">hal-00622362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized implementation of application specific integrated circuits specified with data dependence graph</w:t>
+                <w:t xml:space="preserve">From Algorithm Graph Specification to Automatic Synthesis of FPGA Circuit: A Seamless Flow of Graphs Transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDAA PhD Forum at DATE03, Design Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Programmable Logic and Application, 13th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lisbon, Portugal. pp.934-943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45234-8_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622123v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'Application de Traitement d'Image sur des Flux Compressés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence CORESA 2003 (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13335,394 +13335,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed-domain processing for wide format printing application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide format raster compression applied to a printing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sibade</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Stéphane Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICSHPP conference (International Congress on High Speed Photography and Photonics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.230-235</w:t>
+              <w:t xml:space="preserve">Proceedings of IS&amp;T NIP 18 conference (Digital Printing Technologies conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622195v1</w:t>
+                <w:t xml:space="preserve">hal-00622363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide format image manipulation and compression in a printing environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressed-domain processing for wide format printing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sibade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE ITCOM 2002 conference on Multimedia Systems and Applications V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proceedings of ICSHPP conference (International Congress on High Speed Photography and Photonics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622194v1</w:t>
+                <w:t xml:space="preserve">hal-00622195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide format raster compression applied to a printing environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide format image manipulation and compression in a printing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Sibade</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IS&amp;T NIP 18 conference (Digital Printing Technologies conference)</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE ITCOM 2002 conference on Multimedia Systems and Applications V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622363v1</w:t>
+                <w:t xml:space="preserve">hal-00622194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for Hardware Compression / Decompression of Large Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14387,51 +14387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mahmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2018027194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0737-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1098-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Feki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v11i5.8764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0470-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Mahmoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826253v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabasa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Wyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kaouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SUPE.0000045213.82276.8e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6409E4E3AC44F5394DB075FC774D743FB4D0D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01576878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_24" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Khouaja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2268528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351893" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834668" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDERC.2014.6924378" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872275" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareb Eloumi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724593" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622449v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294105v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5469946" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622450v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812121" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622466v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622469v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Khalifa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedi Bedoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622356v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sibade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barizien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45234-8_90" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D10W6SDP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gailhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mahmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2018027194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0737-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1098-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Feki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v11i5.8764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0470-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Mahmoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabasa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Wyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kaouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SUPE.0000045213.82276.8e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6409E4E3AC44F5394DB075FC774D743FB4D0D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01576878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Khouaja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2268528" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351893" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351899" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDERC.2014.6924378" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834668" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareb Eloumi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724593" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5469946" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812121" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Khalifa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedi Bedoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622357v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sibade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barizien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622360v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45234-8_90" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D10W6SDP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gailhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>