--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -746,703 +746,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving towards a 5D cardiac model</w:t>
+                <w:t xml:space="preserve">Parallel Computation of Watershed Transform in Weighted Graphs on Shared Memory Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houneida Sakly1</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Yosra Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Moncef Tagina</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2018027194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-018-0804-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181106v1</w:t>
+                <w:t xml:space="preserve">hal-02121832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Computation of Watershed Transform in Weighted Graphs on Shared Memory Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Greche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Es-Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-018-0804-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121832v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Greche</w:t>
+                <w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amed Mvoulana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Najia Es-Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t>
+              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175795v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02295007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Moving towards a 5D cardiac model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houneida Sakly1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Saïd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amed Mvoulana</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+                <w:t xml:space="preserve">Moncef Tagina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t>
+              <w:t xml:space="preserve">Journal of Flow Visualization and Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, volume 26, p. 19-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/JFlowVisImageProc.2018027194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02295007v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Computationally Efficient Retina Detection and Enhancement Image Processing Pipeline for Smartphone-Captured Fundus Images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahmoud Soua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
+                <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t>
+              <w:t xml:space="preserve">Journal of Multimedia Information System</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2), pp.79-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9717/JMIS.2018.5.2.79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286297v1</w:t>
+                <w:t xml:space="preserve">hal-01796763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Computationally Efficient Retina Detection and Enhancement Image Processing Pipeline for Smartphone-Captured Fundus Images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimedia Information System</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2), pp.79-82. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9717/JMIS.2018.5.2.79⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796763v1</w:t>
+                <w:t xml:space="preserve">hal-01286297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t>
               </w:r>
@@ -1701,51 +1701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2816,337 +2816,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Dynamic Tone-Mapping Operator on GPU</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hardware Parallel Architecture of a 3D Surface Reconstruction: Marching Cubes Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouraoui Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (3), pp.165-172</w:t>
+              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (2), pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826330v1</w:t>
+                <w:t xml:space="preserve">hal-01286517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware Parallel Architecture of a 3D Surface Reconstruction: Marching Cubes Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Mili</w:t>
+                <w:t xml:space="preserve">Real Time Dynamic Tone-Mapping Operator on GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouraoui Mahmoud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Circuits, Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (2), pp.143-150</w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.165-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286517v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced computation method of topological smoothing on shared memory parallel machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Learning System for Defactorization Factor Classification of Factorized Data Dependence Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (4), pp.1-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294107v1</w:t>
+                <w:t xml:space="preserve">hal-00826253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses of the Watershed Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3162,152 +3166,148 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5 (5), pp.521-541</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning System for Defactorization Factor Classification of Factorized Data Dependence Graph</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">Enhanced computation method of topological smoothing on shared memory parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IJACT : International Journal of Advancements in Computing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EURASIP Journal on Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2011 (16), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1687-5281-2011-16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826253v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast and efficient FPGA implementation of connected operators</w:t>
               </w:r>
@@ -3855,51 +3855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FPGA-based architecture for hardware compression/decompression of wide format images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4741,51 +4741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amed Mvoulana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5018,51 +5018,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Kehtarnavaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5510,217 +5510,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02121851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
+                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796765v1</w:t>
+                <w:t xml:space="preserve">hal-02004691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t>
+                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
+              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004691v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t>
               </w:r>
@@ -5866,51 +5866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Ben Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6406,265 +6406,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01525504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization Strategy for Elementary Morphological Operators on Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344753v1</w:t>
+                <w:t xml:space="preserve">hal-01422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hejer Jlassi</w:t>
+                <w:t xml:space="preserve">Parallelization Strategy for Elementary Morphological Operators on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Youkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.311--322, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422020v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t>
               </w:r>
@@ -6774,576 +6774,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing EEG Surface Resolution by Using a Combination of Kalman Filter and Interpolation method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+                <w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Computer Graphics, Imaging and Visualization </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801279v1</w:t>
+                <w:t xml:space="preserve">hal-01309999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+                <w:t xml:space="preserve">Enhancing EEG Surface Resolution by Using a Combination of Kalman Filter and Interpolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Khouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">13th Computer Graphics, Imaging and Visualization </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309999v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01801279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Auto-Adaptive Multi-Sensor Architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Parallel implementation of a watershed algorithm on shared memory multicore architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International symposium on circuits and systems, ISCAS 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ninth International Conference on Machine Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2268528⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265219v1</w:t>
+                <w:t xml:space="preserve">hal-01721262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel implementation of a watershed algorithm on shared memory multicore architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Braham</w:t>
+                <w:t xml:space="preserve">Auto-Adaptive Multi-Sensor Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Isavudeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ninth International Conference on Machine Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International symposium on circuits and systems, ISCAS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2268528⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01721262v1</w:t>
+                <w:t xml:space="preserve">hal-01265219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time H264/AVC high definition video encoder on a multicore DSP TMS320C6678</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 International Conference on Computer Vision and Image Analysis Applications (ICCVIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2015, Sousse, Tunisia. </w:t>
+              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351893⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01797192v1</w:t>
+                <w:t xml:space="preserve">hal-01309987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t>
               </w:r>
@@ -7414,1270 +7384,1300 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01305864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+                <w:t xml:space="preserve">WCET Nested-Loop Minimization in Terms of Instruction-Level-Parallelism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309987v1</w:t>
+                <w:t xml:space="preserve">hal-01796771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hejer Jlassi</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Medina Armas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t>
+              <w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309990v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Medina Armas</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Jlassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305887v1</w:t>
+                <w:t xml:space="preserve">hal-01309990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WCET Nested-Loop Minimization in Terms of Instruction-Level-Parallelism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">Self-Adaptive Architecture for Multi-sensor Embedded Vision System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Isavudeen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on High Performance Computing &amp; Simulation (HPCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">MEMICS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Telc, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796771v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01263859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Adaptive Architecture for Multi-sensor Embedded Vision System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+                <w:t xml:space="preserve">Morphological operators on graph based on geodesic distance map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Youkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMICS'15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Image Analysis Applications 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Sousse, Tunisia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01263859v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological operators on graph based on geodesic distance map</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Real-time H264/AVC high definition video encoder on a multicore DSP TMS320C6678</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nidhameddine Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Image Analysis Applications 2015</w:t>
+              <w:t xml:space="preserve">2015 International Conference on Computer Vision and Image Analysis Applications (ICCVIA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Sousse, Tunisia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCVIA.2015.7351893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344855v1</w:t>
+                <w:t xml:space="preserve">hal-01797192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
+                <w:t xml:space="preserve">Automatic Hardware/Software interface generation for SynDEx-mixte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feki Oussama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Masmoudi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDERC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
+              <w:t xml:space="preserve">ATSIP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sousse, Tunisia. pp.512-516, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192779v1</w:t>
+                <w:t xml:space="preserve">hal-01192824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Med Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 6th European Embedded Design in Education and Research Conference (EDERC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Milano, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01305856v1</w:t>
+                <w:t xml:space="preserve">hal-01797197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Hardware/Software interface generation for SynDEx-mixte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Feki Oussama</w:t>
+                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejmeddine Bahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATSIP 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2014.6834668⟩</w:t>
+              <w:t xml:space="preserve">EDERC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, EURASIP, Nov 2014, Milan, Italy. pp.152-156, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192824v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GOP level parallelism implementation for real-time H264/AVC video encoder on multicore DSP TMS320C6472</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nouri Masmoudi</w:t>
+                <w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 6th European Embedded Design in Education and Research Conference (EDERC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EDERC.2014.6924378⟩</w:t>
+              <w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01797197v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Execution Time and Code Size Optimization using Multidimensional Retiming and Loop Striping</w:t>
               </w:r>
@@ -8968,350 +8968,341 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01797228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+                <w:t xml:space="preserve">Dynamically adaptable NoC router architecture for multiple pixel streams applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, South Korea. pp.1006 - 1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289109v1</w:t>
+                <w:t xml:space="preserve">hal-00789363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamically adaptable NoC router architecture for multiple pixel streams applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Execution Time Optimization Using Delayed Multidimensional Retiming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuits and Systems (ISCAS), 2012 IEEE International Symposium on</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, South Korea. pp.1006 - 1009</w:t>
+              <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789363v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01800762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Execution Time Optimization Using Delayed Multidimensional Retiming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM International Symposium on Distributed Simulation and Real Time Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, Florida, United States. pp.1689-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01800762v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00789851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient FPGA architecture for oriented 1-D opening and pattern spectrum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9337,734 +9328,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Image Processing (ICIP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Image Processing (ICIP), 2012 19th IEEE International Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00789851v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01289109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Real-time topological image smoothing on shared memory parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Image and Video Processing 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.872275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289102v1</w:t>
+                <w:t xml:space="preserve">hal-01294106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time topological image smoothing on shared memory parallel machines</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Image and Video Processing 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294106v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinning Algorithms Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
+              <w:t xml:space="preserve">Computer Science, Automation and Electronics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658896v1</w:t>
+                <w:t xml:space="preserve">hal-03112500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning Algorithms Classification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science, Automation and Electronics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112500v1</w:t>
+                <w:t xml:space="preserve">hal-01289102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory System for a Dynamically Adaptable Pixel Stream Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Latency and power optimization in AAA methodology for integrated circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Marpeaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Yareb Eloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications (FPL'10)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICECS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2010, Athens, Greece. pp.639-642, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2010.5724593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622488v1</w:t>
+                <w:t xml:space="preserve">hal-01192801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latency and power optimization in AAA methodology for integrated circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yareb Eloumi</w:t>
+                <w:t xml:space="preserve">Memory System for a Dynamically Adaptable Pixel Stream Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ngan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Marpeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fançois Contou-Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICECS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th International Conference on Field Programmable Logic and Applications (FPL'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192801v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamically adaptable architecture for real-time video processing</w:t>
               </w:r>
@@ -10197,51 +10197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,1505 +10273,1505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
+                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moad Benkiniour</w:t>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Applications Of Digital Information and Web Technologies, IEEE, ICADIWT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, France. 10pp</w:t>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622451v1</w:t>
+                <w:t xml:space="preserve">hal-00622431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
+                <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Breno Dias Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Bara</w:t>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2009, San-Jose, CA, United States. 13pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.812330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622431v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+                <w:t xml:space="preserve">Image Segementation based upon topological operators: real-time case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, Science and technology, Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622452v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Segementation based upon topological operators: real-time case study</w:t>
+                <w:t xml:space="preserve">Parallel image thinning through topological operators on shared memory parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, Science and technology, Real-Time Image and Video Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Asilomar Conference on Signals, Systems &amp; Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pacific Grove, United States. pp.723-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5469946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622449v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel image thinning through topological operators on shared memory parallel machines</w:t>
+                <w:t xml:space="preserve">Parallel Image Thinning Through Topological Operators On Shared Memory Parallel Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Asilomar Conference on Signals, Systems &amp; Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">43rd Asilomar Confrence on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294105v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3881-3883</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Image Thinning Through Topological Operators On Shared Memory Parallel Machines</w:t>
+                <w:t xml:space="preserve">Image segmentation based upon topological operators: real-time implementation case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Asilomar Confrence on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Image and Video Processing 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.812121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622450v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image segmentation based upon topological operators: real-time implementation case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Benkiniour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Image and Video Processing 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on the Applications Of Digital Information and Web Technologies, IEEE, ICADIWT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01294104v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithme de Marching Cubes : Exploration architecturale et implantation optimisée sur circuits FPGA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
+                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème AMINA 2008, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, 2008, Beijing, China. pp.864-867, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOSP.2008.4697265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622469v1</w:t>
+                <w:t xml:space="preserve">hal-00622459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude algorithmique et conception d'architectures dédiées à la reconstruction 3D d'images médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manel Mili</w:t>
+                <w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Bouraoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Najman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème JTEA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, France. pp.8</w:t>
+              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622466v1</w:t>
+                <w:t xml:space="preserve">hal-00622406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bara</w:t>
+                <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moad Benkinouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing (ICSP'08)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème AMINA, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622459v1</w:t>
+                <w:t xml:space="preserve">hal-00622468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Algorithm for Concurrent Computation of Connected Component Tree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+                <w:t xml:space="preserve">Algorithme de Marching Cubes : Exploration architecturale et implantation optimisée sur circuits FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouraoui Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Najman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Concepts for Intelligent Vision Systems (ACIVS'08)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, France. pp.230-241</w:t>
+              <w:t xml:space="preserve">4ème AMINA 2008, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622406v1</w:t>
+                <w:t xml:space="preserve">hal-00622469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des visages : étude algorithmique et implantation temps réel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude algorithmique et conception d'architectures dédiées à la reconstruction 3D d'images médicales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manel Mili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moad Benkinouar</w:t>
+                <w:t xml:space="preserve">Mohamed Bouraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boubaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benmohamed</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème AMINA, Applications Médicales de l'Informatique : Nouvelles Approches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, France</w:t>
+              <w:t xml:space="preserve">5ème JTEA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622468v1</w:t>
+                <w:t xml:space="preserve">hal-00622466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demosaicing on the TriMedia 3270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12416,907 +12416,907 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New 3D Display: Algorithms and real time architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ARM-based Embedded Processor: Real time implementation for thinning and crest restoration in graylevel images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès Mondial IMACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Paris, France, France. 10pp</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, San Jose, USA, France. pp.102-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622247v1</w:t>
+                <w:t xml:space="preserve">hal-00622357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARM-based Embedded Processor: Real time implementation for thinning and crest restoration in graylevel images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Video memory compression for multiview autostereoscopic displays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, San Jose, USA, France. pp.102-110</w:t>
+              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Stereoscopic Displays and Applications XV conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2005, San Jose, USA, France. pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622357v1</w:t>
+                <w:t xml:space="preserve">hal-00622358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video memory compression for multiview autostereoscopic displays</w:t>
+                <w:t xml:space="preserve">New 3D Display: Algorithms and real time architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Stereoscopic Displays and Applications XV conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2005, San Jose, USA, France. pp.59-70</w:t>
+              <w:t xml:space="preserve">17ème Congrès Mondial IMACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Paris, France, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622358v1</w:t>
+                <w:t xml:space="preserve">hal-00622247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halftoning processing on a JPEG-compressed image</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Architecture for hardware thinning and crest restoration in graylevel images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procs. of IS&amp;T/SPIE Electronic Imaging, session Color Imaging IX: Processing, Hardcopy, and Applications IX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. 10pp</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, San Jose, USA, France. pp.242-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622361v1</w:t>
+                <w:t xml:space="preserve">hal-00622359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture for hardware thinning and crest restoration in graylevel images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of raster image compression in the context of large format document processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sibade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging VIII Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, San Jose, USA, France. pp.242-253</w:t>
+              <w:t xml:space="preserve">Procs. of IS&amp;T/SPIE Electronic Imaging, session Color Imaging IX: Processing, Hardcopy, and Applications IX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622359v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of raster image compression in the context of large format document processing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Halftoning processing on a JPEG-compressed image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procs. of IS&amp;T/SPIE Electronic Imaging, session Color Imaging IX: Processing, Hardcopy, and Applications IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622360v1</w:t>
+                <w:t xml:space="preserve">hal-00622361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized implementation of application specific integrated circuits specified with data dependence graph</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dedicated architecture for topological operators for grayscale image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EDAA PhD Forum at DATE03, Design Automation and Test in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2003, Munich, Germany, France. 10pp</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2003, Santa Clara, USA, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622123v1</w:t>
+                <w:t xml:space="preserve">hal-00622362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dedicated architecture for topological operators for grayscale image processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Algorithm Graph Specification to Automatic Synthesis of FPGA Circuit: A Seamless Flow of Graphs Transformations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Kaouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Sorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Field Programmable Logic and Application, 13th International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lisbon, Portugal. pp.934-943, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-45234-8_90⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622362v1</w:t>
+                <w:t xml:space="preserve">hal-01800628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Algorithm Graph Specification to Automatic Synthesis of FPGA Circuit: A Seamless Flow of Graphs Transformations</w:t>
+                <w:t xml:space="preserve">Optimized implementation of application specific integrated circuits specified with data dependence graph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Field Programmable Logic and Application, 13th International Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EDAA PhD Forum at DATE03, Design Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2003, Munich, Germany, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01800628v1</w:t>
+                <w:t xml:space="preserve">hal-00622123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie d'Application de Traitement d'Image sur des Flux Compressés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la conférence CORESA 2003 (COmpression et REprésentation des Signaux Audiovisuels)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, France. pp.215-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13335,394 +13335,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide format raster compression applied to a printing environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Compressed-domain processing for wide format printing application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Perroton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of IS&amp;T NIP 18 conference (Digital Printing Technologies conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
+              <w:t xml:space="preserve">Proceedings of ICSHPP conference (International Congress on High Speed Photography and Photonics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622363v1</w:t>
+                <w:t xml:space="preserve">hal-00622195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed-domain processing for wide format printing application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Wide format image manipulation and compression in a printing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barizien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ICSHPP conference (International Congress on High Speed Photography and Photonics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.230-235</w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE ITCOM 2002 conference on Multimedia Systems and Applications V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622195v1</w:t>
+                <w:t xml:space="preserve">hal-00622194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide format image manipulation and compression in a printing environment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Wide format raster compression applied to a printing environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Sibade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barizien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE ITCOM 2002 conference on Multimedia Systems and Applications V</w:t>
+              <w:t xml:space="preserve">Proceedings of IS&amp;T NIP 18 conference (Digital Printing Technologies conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622194v1</w:t>
+                <w:t xml:space="preserve">hal-00622363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for Hardware Compression / Decompression of Large Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Perroton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gailhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14387,51 +14387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mahmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181106v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2018027194" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0737-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1098-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Feki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v11i5.8764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0470-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826330v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mili" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Mahmoud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294107v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-16" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826253v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabasa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Wyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kaouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SUPE.0000045213.82276.8e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6409E4E3AC44F5394DB075FC774D743FB4D0D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01576878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344753v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_24" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Khouaja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721262v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2268528" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797192v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351893" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344855v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351899" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192779v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDERC.2014.6924378" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192824v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834668" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797197v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872275" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112500v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192801v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareb Eloumi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724593" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622449v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294105v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5469946" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622450v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294104v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812121" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622469v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622466v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Khalifa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedi Bedoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622357v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622358v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622361v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sibade" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barizien" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622359v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622360v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622123v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622362v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800628v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45234-8_90" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D10W6SDP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622363v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622195v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622194v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gailhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mahmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2018027194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0737-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1098-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Feki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v11i5.8764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0470-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Mahmoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabasa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Wyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kaouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SUPE.0000045213.82276.8e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6409E4E3AC44F5394DB075FC774D743FB4D0D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01576878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_24" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Khouaja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2268528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351893" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834668" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDERC.2014.6924378" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872275" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareb Eloumi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724593" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294105v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5469946" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812121" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622469v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Khalifa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedi Bedoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sibade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barizien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45234-8_90" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D10W6SDP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gailhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>