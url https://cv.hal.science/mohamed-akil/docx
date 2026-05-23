--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -746,261 +746,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03106592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel Computation of Watershed Transform in Weighted Graphs on Shared Memory Machines</w:t>
+                <w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Braham</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+                <w:t xml:space="preserve">Latifa Greche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Es-Sbai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-018-0804-x⟩</w:t>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02121832v1</w:t>
+                <w:t xml:space="preserve">hal-02175795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Latifa Greche</w:t>
+                <w:t xml:space="preserve">Parallel Computation of Watershed Transform in Weighted Graphs on Shared Memory Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Braham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Najia Es-Sbai</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-018-0804-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175795v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t>
               </w:r>
@@ -1318,248 +1318,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+                <w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286297v1</w:t>
+                <w:t xml:space="preserve">hal-01893017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t>
+              <w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893017v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t>
               </w:r>
@@ -1773,248 +1773,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization strategy for elementary morphological operators on graphs: distance-based algorithms and implementation on multicore shared-memory architecture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">Concurrent computation of topological watershed on shared memory parallel machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10851-017-0737-1⟩</w:t>
+              <w:t xml:space="preserve">Parallel Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.78 - 97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.parco.2017.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518788v1</w:t>
+                <w:t xml:space="preserve">hal-01745165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrent computation of topological watershed on shared memory parallel machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Parallelization strategy for elementary morphological operators on graphs: distance-based algorithms and implementation on multicore shared-memory architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Youkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parallel Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 69, pp.78 - 97. </w:t>
+              <w:t xml:space="preserve">Journal of Mathematical Imaging and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.136-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.parco.2017.08.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10851-017-0737-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01745165v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embedded Real-Time H264/AVC High Definition Video Encoder on TI's KeyStone Multicore DSP</w:t>
               </w:r>
@@ -3993,110 +3993,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special issue on Engineering of Configurable Systems of the Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (1), pp.283-301</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826258v1</w:t>
+                <w:t xml:space="preserve">hal-00622081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to implement real-time applications on reconfigurable circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linda Kaouane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4122,73 +4101,94 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Sorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special issue on Engineering of Configurable Systems of the Journal of Supercomputing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Supercomputing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (3), pp.283-301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:SUPE.0000045213.82276.8e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622081v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Synthesis based upon Dependence Graph for Muli-FPGA</w:t>
               </w:r>
@@ -5090,151 +5090,134 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection of retinal abnormalities using Smartphone-captured fundus images: A survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Image Processing and Deep Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Baltimore, Maryland,, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2519094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02533409v1</w:t>
+                <w:t xml:space="preserve">hal-02121855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5266,167 +5249,184 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of retinal abnormalities using Smartphone-captured fundus images: A survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostefa Ben Naceur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Image Processing and Deep Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2519094⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02121855v1</w:t>
+                <w:t xml:space="preserve">hal-02533409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ocular Diseases Diagnosis in Fundus Images using a Deep Learning: Approaches, tools and Performance evaluation</w:t>
               </w:r>
@@ -5618,347 +5618,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02004691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofien Ben Sayadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796765v1</w:t>
+                <w:t xml:space="preserve">hal-02004695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t>
+                <w:t xml:space="preserve">Computational Efficiency of Optic Disk Detection on Fundus Image: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofien Ben Sayadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2304941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02004695v1</w:t>
+                <w:t xml:space="preserve">hal-01796769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational Efficiency of Optic Disk Detection on Fundus Image: A survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computationally Efficient Blood Vessels Segmentation in Fundus Image on Shared Memory Parallel Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroub Elloumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedibedoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Real-Time Image and Video Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Orlando, United States. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2018, Orlando, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2304941⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01796769v1</w:t>
+                <w:t xml:space="preserve">hal-01796765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Scalable Monitoring System on Chip for Multi-Stream Auto-Adaptable Vision System</w:t>
               </w:r>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alae Benchekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,51 +6308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syrine Ben Driss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6527,507 +6527,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallelization Strategy for Elementary Morphological Operators on Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachida Saouli</w:t>
+                <w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takwa Chihaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hejer Jlassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.311--322, </w:t>
+              <w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344753v1</w:t>
+                <w:t xml:space="preserve">hal-01305985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamel Hamrouni</w:t>
+                <w:t xml:space="preserve">Parallelization Strategy for Elementary Morphological Operators on Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Youkana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cousty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.311--322, </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01305985v1</w:t>
+                <w:t xml:space="preserve">hal-01344753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Soua</w:t>
+                <w:t xml:space="preserve">Enhancing EEG Surface Resolution by Using a Combination of Kalman Filter and Interpolation method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtissem Khouaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibtihel Nouira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">13th Computer Graphics, Imaging and Visualization </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Beni Mellal, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309999v1</w:t>
+                <w:t xml:space="preserve">hal-01801279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing EEG Surface Resolution by Using a Combination of Kalman Filter and Interpolation method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t>
+                <w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostom Kachouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Computer Graphics, Imaging and Visualization </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Beni Mellal, Morocco</w:t>
+              <w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01801279v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel implementation of a watershed algorithm on shared memory multicore architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Braham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7195,51 +7195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7485,51 +7485,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7931,64 +7931,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological operators on graph based on geodesic distance map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Youkana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Cousty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Saouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8559,51 +8559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostom Kachouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9474,316 +9474,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinning Algorithms Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
+              <w:t xml:space="preserve">Computer Science, Automation and Electronics Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00658896v1</w:t>
+                <w:t xml:space="preserve">hal-03112500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinning Algorithms Classification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bartovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominik Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Dokladalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Science, Automation and Electronics Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia. pp.343-348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112500v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Classification of Particles Recorded by the Timepix Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Bartovsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominik Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Image and Signal Processing and Analysis (ISPA), 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Dubrovnik, Croatia</w:t>
@@ -10197,51 +10197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Dokladalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vjaceslav Georgiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Poupa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10273,451 +10273,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
+                <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Breno Dias Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bara</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPIE, Jan 2009, San-Jose, CA, United States. 13pp, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.812330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622431v1</w:t>
+                <w:t xml:space="preserve">hal-00622452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayer Bilateral denoising on TriMedia 3270</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+                <w:t xml:space="preserve">Image Segementation based upon topological operators: real-time case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IST/SPIE Electronic Imaging, science and technology, Real-Time and Video Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, Science and technology, Real-Time Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, France. 10pp</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622452v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image Segementation based upon topological operators: real-time case study</w:t>
+                <w:t xml:space="preserve">Parallel image thinning through topological operators on shared memory parallel machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Matas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T/SPIE Electronic Imaging, Science and technology, Real-Time Image and Video Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Asilomar Conference on Signals, Systems &amp; Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Pacific Grove, United States. pp.723-730, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACSSC.2009.5469946⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622449v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallel image thinning through topological operators on shared memory parallel machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Algorithmes de Dematricage pour la Photographie Numerique : architecture dediee et implantation sur FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Petr Matas</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Asilomar Conference on Signals, Systems &amp; Computers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294105v1</w:t>
+                <w:t xml:space="preserve">hal-00622431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parallel Image Thinning Through Topological Operators On Shared Memory Parallel Machines</w:t>
               </w:r>
@@ -10792,226 +10792,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Harold Phelippeau</w:t>
+                <w:t xml:space="preserve">Image segmentation based upon topological operators: real-time implementation case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Real-Time Image and Video Processing 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, Californie, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.812121⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622438v1</w:t>
+                <w:t xml:space="preserve">hal-01294104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image segmentation based upon topological operators: real-time implementation case study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramzi Mahmoudi</w:t>
+                <w:t xml:space="preserve">Efficient Poisson Denoising for Photography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Talbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Bara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real-Time Image and Video Processing 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Image Processing (ICIP'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Cairo, Egypt, France. pp.3881-3883</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.812121⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01294104v1</w:t>
+                <w:t xml:space="preserve">hal-00622438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of VLIW Space Processor for Adaboost-based Applications</w:t>
               </w:r>
@@ -11118,64 +11118,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shot-noise adaptive bilateral filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11727,51 +11727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Phelippeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12157,234 +12157,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time hardware for a new 3D display</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A rapid prototyping methodology to implement and optimizing image processing algorithms for FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2006, San Jose, USA, France. pp.133-146</w:t>
+              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, San Jose, USA, France. 10pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622355v1</w:t>
+                <w:t xml:space="preserve">hal-00622356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A rapid prototyping methodology to implement and optimizing image processing algorithms for FPGAs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real time hardware for a new 3D display</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Kaufmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Grandpierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS&amp;T / SPIE, Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, San Jose, USA, France. 10pp</w:t>
+              <w:t xml:space="preserve">Symposium on Electronic Imaging Science and Technologies, Real-Time Imaging IX Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2006, San Jose, USA, France. pp.133-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00622356v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00622355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D images compression for multi-view auto-stereoscopic displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12491,51 +12491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video memory compression for multiview autostereoscopic displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12573,51 +12573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 3D Display: Algorithms and real time architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Kaufmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Akil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14387,51 +14387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mahmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2018027194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0737-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745165v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2017.08.010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1098-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Feki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v11i5.8764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0470-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Mahmoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabasa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Wyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826258v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kaouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SUPE.0000045213.82276.8e" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6409E4E3AC44F5394DB075FC774D743FB4D0D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01576878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344753v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_24" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801279v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Khouaja" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2268528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351893" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834668" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDERC.2014.6924378" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872275" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112500v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareb Eloumi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724593" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622449v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294105v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5469946" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294104v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812121" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622469v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Khalifa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedi Bedoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622355v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sibade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barizien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45234-8_90" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D10W6SDP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gailhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-05269786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2021.06.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425265v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Mahmoudi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Ben Ameur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ammari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-ipr.2018.6379" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106592v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.6.063008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121832v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Braham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-018-0804-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181106v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houneida Sakly1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Sa&#239;d" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Tagina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/JFlowVisImageProc.2018027194" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796763v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9717/JMIS.2018.5.2.79" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796762v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.05.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745165v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2017.08.010" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Youkana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cousty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10851-017-0737-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejmeddine Bahri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grandpierre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Med Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Masmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-015-1098-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801303v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Feki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/irecos.v11i5.8764" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789845v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bartovsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Dokladalova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bilodeau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-012-0271-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796770v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJHPSA.2015.070393" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nidhameddine Belhadj" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Ben Ayed" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0470-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192792v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286517v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manel Mili" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouraoui Mahmoud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826330v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perroton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826253v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294107v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-5281-2011-16" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ngan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan&#231;ois Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysarc.2011.06.002" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622461v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boubaker" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Ben Khalifa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622125v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mabasa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.J. van Wyk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. van Wyk" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622186v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saouli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622384v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622081v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Kaouane" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Sorel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826258v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:SUPE.0000045213.82276.8e" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F6409E4E3AC44F5394DB075FC774D743FB4D0D61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622381v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977506v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manef Ben Mbarek" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2588505" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121855v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519094" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02121851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2519098" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796769v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2304941" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796765v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01535640v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Isavudeen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3129676.3129721" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01576878v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344753v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_24" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801279v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissem Khouaja" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihel Nouira" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721262v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2268528" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265219v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796771v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01263859v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344855v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351899" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797192v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVIA.2015.7351893" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192824v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feki Oussama" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2014.6834668" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797197v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDERC.2014.6924378" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192779v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800763v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193138v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797228v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789363v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800762v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00789851v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289109v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467203" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294106v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.872275" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112500v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658896v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Schneider" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vjaceslav Georgiev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289102v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192801v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yareb Eloumi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2010.5724593" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622488v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622434v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Contou-Carr&#233;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622489v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Matas" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poupa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622452v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Phelippeau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breno Dias Rodrigues" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Talbot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bara" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812330" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622449v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294105v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACSSC.2009.5469946" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622431v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Bara" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622450v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294104v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.812121" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622438v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622451v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkiniour" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benmohamed" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622459v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOSP.2008.4697265" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622406v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Najman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622468v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moad Benkinouar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622469v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622466v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouraoui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622248v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bara" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fraga-Silva" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622013v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boubaker" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Khalifa" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hedi Bedoui" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622183v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Niang" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622340v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Contou-Carr&#232;re" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marcon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerin" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622356v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622355v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Kaufmann" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622246v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622357v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622358v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622247v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622359v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622360v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sibade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barizien" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622361v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622362v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800628v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-45234-8_90" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-D10W6SDP-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622123v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622193v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622195v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622363v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621971v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gailhard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denoulet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bartier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622453v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622231v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>