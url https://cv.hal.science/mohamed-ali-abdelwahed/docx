--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -187,2665 +187,4473 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial, La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+                <w:t xml:space="preserve">La dialectique « Culture-Compétence » sous une approche cognitivo-situationnelle : cas de la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université Sorbonne Paris Cité, 2015. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2015USPCD040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515951v1</w:t>
-[...503 lines deleted...]
-                <w:t xml:space="preserve">hal-05475726v1</w:t>
+                <w:t xml:space="preserve">tel-01534156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management des risques psychosociaux dans les établissements de santé: Cas d'un établissement médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Lamine Bah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Inès Antit</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temna Satouri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions universitaires européennes. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universitaires européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-3-63950290-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial, La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le dépassement des frontières dans les organisations de santé: enjeux, défis et perspectives</w:t>
-[...70 lines deleted...]
-                <w:t xml:space="preserve">Inès Antit</w:t>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Numéro spécial, 20 (02), pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La spirale culture–compétence en EHPAD : une lecture cognitivo-situationnelle du travail réel en contexte médico-social</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Communication orale. Décider en situation ouverte : la compétence située dans les EHPAD hors les murs comme intelligence organisationnelle distribuée</w:t>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains, 20 (2), pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lecture critique de l'ouvrage d'Henry Mintzberg &amp;quot;Managing the Myths of Health Care: Bridging the Separations between Care, Cure, Control, and Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'A2ID</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Quand la norme se fragmente : transformations organisationnelles et désajustement social contemporain</w:t>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Approche conceptuelle et pratiques d’auto-protection des travailleurs face aux risques, 16 (1), pp.147</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le leadership comme pratique située : cas de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Écosystèmes d’informations</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (326), pp.33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une nouvelle épistémologie de l’histoire du Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44ÈME Colloque de la Formation Continue à l’Université : Innover aujourd’hui pour mieux former demain</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">La construction d'une culture du risque dans les organisations : entre conformité réglementaire et apprentissage collectif</w:t>
+              <w:t xml:space="preserve">REVUE D'HISTOIRE ET DE PROSPECTIVE DU MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2 (3), pp.69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464046v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il encore différencier compétences explicites et compétences implicites dans la relation de service ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oriane - 15ème colloque francophone sur le risque</w:t>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contextualisation : pratiques et enjeux, 20 (1), pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions autour de l'ouvrage de Jean-Michel Plane &amp;quot;Théories du leadership, Modèles classiques et contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Numéro spécial sur le leadership, 1 (326)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. W. Taylor, le père du management des compétences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05475726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 20 (02), 2022, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05515956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ansoff’s matrix applied to retailing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camal Gallouj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.209</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Chagnaud (1866-1930) et la formation implicite de la pensée managériale : une lecture à partir des pratiques des travaux publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Journée d'Histoire de la Pensée Managériale (JHPM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris, May 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soutenabilité du management public à l’épreuve des compétences implicites : l’hôpital public comme révélateur d’une soutenabilité par « le bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nahon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l’Association Politiques et Management Public (APMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRGO, Université de Bordeaux, Jun 2026, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From CSR policies to situated CSR: invisible responsibility practices in nursing homes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESSCA Lyon, Jun 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre confiance organisationnelle et compétence in situ: ce que révèle l'agir implicite en EHPAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Antit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13ème colloque ARAMOS: Le dépassement des frontières dans les organisations de santé: enjeux, défis et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFROSS, Université Lyon lll Jean Moulin, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acceptabilité sociale des transitions organisationnelles durables dans les ESSMS : entre contraintes institutionnelles et dynamiques de confiance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Antit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème Congrès du RIODD: Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05463652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transgresser pour donner du sens ? Paradoxes organisationnels et construction du sens du travail en Centre Provisoire d’Hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans d'action publique sur le handicap en France - Commémoration 1975-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Générale de la Cohésion Sociale (DGCS) - Ministère chargé de l'autonomie et du handicap -, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apprendre à faire confiance : une approche située de la confiance comme processus d’apprentissage organisationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Antit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès Philosophie(s) du management "Philosophie(s) et Apprentissage(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2024, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management bienveillant comme levier de pérennité des équipes en protection de l’enfance : entre compétences individuelles, intelligence collective et dynamique émotionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Woudenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th EIASM Workshop on Talent Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Jean Moulin, Oct 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Repenser le concept de système : une relecture herméneutique et constructiviste de la théorie générale des systèmes de Bertalanffy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop sur le Cinquantenaire de Von Bertalanffy : La systémique, la complexité et la prospective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USPN; A2ID, Jun 2022, Bobigny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication orale. Décider en situation ouverte : la compétence située dans les EHPAD hors les murs comme intelligence organisationnelle distribuée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence de l'A2ID</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association A2ID; Université Sorbonne Paris Nord, Apr 2021, Bobigny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le management de la santé à l’épreuve du terrain : entre logiques organisationnelles et pratiques de care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Sudano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">88ème Congrès de l'Association Francophone pour le Savoir (ACFAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke; Université Bishop's, May 2020, Sherbrooke, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le vrai de la compétence : entre formalisation gestionnaire et vérité des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème Congrès Philosophie(s) du Management. "Management de la vérité et vérité du management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG), May 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la norme se fragmente : transformations organisationnelles et désajustement social contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIVèmes Journées d'Histoire du Management et des Organisations (JHMO): Écosystèmes d’informations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; EDHEC Business School, Mar 2019, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Management intergénérationnel et dynamiques culturelles: enjeux de coopération au sein des EHPAD. Cas du groupe Orpea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème édition du Symposium International sur la Recherche en Sciences de Gestion Interculturalité et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENCG de Tanger; Université de Franche-Comté, Mar 2019, Tanger, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compétences professionnelles et éthique du care: enjeux dans les pratiques d’accompagnement en IME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Lafond Bakhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éthique économique et sociale des entreprises "L’éthique du souverain bien est-elle remise en question?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge Business School; Institut Psychanalyse &amp; Management, Dec 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérontechnologies et compétences des acteurs : enjeux de l’innovation dans les organisations de prise en charge du vieillissement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelaziz Djellal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Colloque International de Libreville "Regards croisés sur le développement en Afrique" Innovation et digitalisation des organisations : Défis et perspectives pour l’Afrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LARSIG, Mar 2018, Libreville, Gabon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Former à l’implicite : la place des compétences tacites dans les dispositifs de formation continue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène de Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">44ème Colloque de la Formation Continue à l’Université : Innover aujourd’hui pour mieux former demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FCU, Jun 2017, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le travail augmenté à l’épreuve du terrain : le rôle des compétences situées dans les EHPAD du groupe Korian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque de l’ARIMHE "Le travail augmenté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEDAG, Université Paris Descartes, Nov 2017, Malakoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction d'une culture du risque dans les organisations : entre conformité réglementaire et apprentissage collectif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Marco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème colloque francophone sur le risque (Oriane)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture organisationnelle revisitée : esquisse d'une culture située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Antit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01325745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les entraves à l'utilisation des cartographies des compétences : cas des Agents du Service Commercial Trains de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Guebsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l’AIM 2015</w:t>
+              <w:t xml:space="preserve">20ème colloque de l’Association Information &amp; Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conception piagétienne de la compétence tacite : Étude de la dyade situation -métacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème congrès de l'AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300256v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la construction d'un modèle de compétence basé sur l'in-situ: cas de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Congress of IIAS, Study Group VI: Strategic HRM and Organisational Behaviour in the Public Sector</w:t>
+              <w:t xml:space="preserve">53th International Congress of IIAS, Strategic HRM and Organisational Behaviour in the Public Sector</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Ifrane, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300318v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Railway Culture and Situated Culture: Towards a Social and Solidarity-Based Management Approach at SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium "Pour un management social et solidaire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Versailles Saint-Quentin, LAREQUOI-ISM, Feb 2014, Saint-Quentin-en-Yveline, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La SNCF entre ancrage territorial et logiques managériales : enjeux de coordination et de recomposition organisationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème Congrès de l’ARIMHE Territoire(s), entrepreneuriat et management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Avignon et des Pays de Vaucluse, Nov 2014, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unfolding the Culture–Competence Dialectic: A Cognitive-Situational Approach - PhD Research Progress in Management, Sorbonne Paris Cité University</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctoral Colloquium, 13th Annual Conférence of the EURAM - European Academy of Management "Democratising Management"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Galatasaray University, Jun 2013, Istanbul, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture organisationnelle et diversité : vers un nouveau pacte social à la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9èmes Rencontres Internationales de la Diversité "Diversité(s) et nouveau pacte social"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française des Managers de la Diversité (AFMD), Sep 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà du New Public Management : la dialectique compétence-culture dans les transformations de la GRH à la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefka Mihaylova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque du GRT GRH Publique "Y a-t-il une vie après le NPM ? Enjeux et défis de l’administration publique de demain"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'AGRH, Mar 2013, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">État d'avancement de la recherche doctorale sur la dialectique culture-compétence au sein de la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIème Conférence de l’AIMS, Séminaire Doctoral AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lille, Jun 2012, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre compétences et culture organisationnelle : une lecture dialectique des enjeux de l’audit social à la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30ème anniversaire de l’Institut International de l’Audit Social (IIAS) "L’audit social entre risques et éthique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bourgogne, Aug 2012, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture cheminote et hybridation organisationnelle : enjeux et recompositions pour la GRH à la SNCF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Stepniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème colloque du GRT GRH dans les services publics "L’univers hybride de l’administration et ses conséquences sur la GRH publique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l'AGRH, Nov 2011, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre injonctions environnementales et culture professionnelle : la SNCF face au Grenelle de l’environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Stepniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5ème Congrès du RIODD « Regards croisés sur le « Grenelle de l’environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Dauphine, Jul 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Work and Human Dignity: Toward a Critical Analysis in Legal Philosophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16ème congrès du RIODD, Entrepreneuriat et développement durable: "La société entrepreneuriale" à l'épreuve de la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05511137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations managériales post-COVID dans les EHPAD: Résilience organisationnelle, apprentissages collectifs et recomposition du rôle managérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Antit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition du Campus d’été international – Les systèmes de santé/Health Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Berlin, France. , 2023</w:t>
+              <w:t xml:space="preserve">2ème édition du Campus d’été international – Les systèmes de santé/Health Systems, Université Sorbonne Paris Nord (USPN) &amp; Evangelische Hochschule Berlin (EHB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Berlin, Allemagne. , 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Literature Review on implicit competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'A2ID</w:t>
+              <w:t xml:space="preserve">8ème Conférence de l'A2ID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522084v1</w:t>
-              </w:r>
-[...464 lines deleted...]
-                <w:t xml:space="preserve">hal-05484418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale et structurelle de cartes des EHPAD parisiens dotés d'unité Alzheimer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Séminaire de l'Association Transdisciplinaire de Psychosociologie des Organisations (ATPO), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas. Établissement public de Santé Mentale (EPSM) en Haute Savoie : Gouverner la pénurie : dynamiques politiques et crise de reconnaissance dans un hôpital psychiatrique public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stépahnie Roc</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Roc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Séminaire de l'Association Transdisciplinaire de Psychosociologie des Organisations (ATPO), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas. La MECS Les Amandiers: La violence en MECS comme enjeu de gouvernance : leviers managériaux et régulation institutionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bilel Ben Dhifallah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Séminaire de l'Association Transdisciplinaire de Psychosociologie des Organisations (ATPO), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas. SESSAD NORD 77 - APF France handicap : Déployer la démarche qualité en SESSAD : entre exigence réglementaire, culture professionnelle et transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Séminaire de l'Association Transdisciplinaire de Psychosociologie des Organisations (ATPO), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du cas. IME Les Étoiles : Entre injonctions publiques et culture professionnelle : la complexité du management du changement en IME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Séminaire de l'Association Transdisciplinaire de Psychosociologie des Organisations (ATPO), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de cas. EHPAD Les Jardins de Montfort (78) : Manager après la tempête – recomposer l’organisation en contexte post-Covid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Antit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Séminaire de l'Association Transdisciplinaire de Psychosociologie des Organisations (ATPO), Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521822v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence orale. Compétence explicite vs compétence tacite, entre la doxa et l'eikasia : la quête de l'idéal-type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche du Thema Management et Marketing (TMM), Université de Cergy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence orale. La coopération inter-métiers au service des lignes : Quels leviers et obstacles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Université du service SNCF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2855,104 +4663,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments de réponse à la problématique ontologique dans les sciences sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Antit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2962,358 +4770,255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travail réel, compétences implicites et évaluation dans les EHPAD du groupe ARPAVIE (2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ATPO-Association Transdisciplinaire de Psychosociologie des Organisations; Université Sorbonne Paris Nord. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05499119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refonder le rôle du cadre-dirigeant: Recherche action d'orientation psychologique issue des analyses de pratiques d'un groupe de cadres dirigeants de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université du service SNCF; Université Sorbonne Paris Nord; ATPO-Association Transdisciplinaire de Psychosociologie des Organisations. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475728v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-01534156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cours de théorie des organisations et de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Université Sorbonne Paris Nord, France. 2026, pp.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3323,227 +5028,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle en culture-compétence : articulation implicite/explicite et dynamique discursive-pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche doctorale en Management, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de la culture située</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche doctorale en management, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture processuelle de la compétence : culture, métacognition et régulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Recherche doctorale en management, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3553,215 +5258,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte des EHPAD d'Île de France dotés d'Unité d'Hébergement Renforcé (UHR)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carte des EHPAD Parisiens dotés d'unité Alzheimer ou d'unité de Vie Protégée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parisian Nursing Homes (EHPAD) Equipped with Alzheimer units or protected living units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Antit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, France. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3771,114 +5489,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLICIT-COMP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:d56182491a773cc96edd7b2f6832c50f3972558f;origin=https://hal.archives-ouvertes.fr/hal-05537177;visit=swh:1:snp:5d7bebdd93888d248eb05f4a794b6a5ff50d7380;anchor=swh:1:rel:83a3249f0d56d741e2d40f683803cdb97dac4099;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId98"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3946,51 +5664,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B3D24C3"/>
+    <w:nsid w:val="75E4E645"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4177,51 +5895,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-ali-abdelwahed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0421-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201646102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515951v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513774v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482032v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517886v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860065v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481506v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475726v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Antit" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463652v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516934v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552804v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325745v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300258v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Guebsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300318v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525677v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522084v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515956v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temna Satouri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/#" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484418v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/elgar-encyclopedia-of-retailing-9781035319695.html?srsltid=AfmBOorhYEkulMM4KZPkgDVWuw690YKUEs753ypfp4eKCRJBiq2iF2su" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521590v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;pahnie Roc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521796v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521764v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521733v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521822v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552375v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498284v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414932v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499119v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475728v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534156v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD040" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508521v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526105v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526104v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525983v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540946v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537177v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d56182491a773cc96edd7b2f6832c50f3972558f;origin=https://hal.archives-ouvertes.fr/hal-05537177;visit=swh:1:snp:5d7bebdd93888d248eb05f4a794b6a5ff50d7380;anchor=swh:1:rel:83a3249f0d56d741e2d40f683803cdb97dac4099;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-ali-abdelwahed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0421-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201646102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temna Satouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/#" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nahon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Antit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Racineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Woudenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sudano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafond Bakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Lartigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325745v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300258v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Guebsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300318v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stepniewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bilel Ben Dhifallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521822v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d56182491a773cc96edd7b2f6832c50f3972558f;origin=https://hal.archives-ouvertes.fr/hal-05537177;visit=swh:1:snp:5d7bebdd93888d248eb05f4a794b6a5ff50d7380;anchor=swh:1:rel:83a3249f0d56d741e2d40f683803cdb97dac4099;path=/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>