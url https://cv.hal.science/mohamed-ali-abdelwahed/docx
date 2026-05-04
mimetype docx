--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -290,761 +290,788 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01534156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management des risques psychosociaux dans les établissements de santé: Cas d'un établissement médico-social</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Evolution of Organizational Thought: From Rational Systems to Digital, Institutional, and Symbolic Worlds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lambert Academic Publishing. London. 2026, 978-620-9-97860-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...49 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 978-3-63950290-9</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture et compétence en situation. Au-delà de la dualité : fondements cognitifs de l’action organisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions Universitaires Européennes. Chisinau, Moldavie. 2016, 978-620-9-88761-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05464056v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial, La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Numéro spécial, 20 (02), pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La spirale culture–compétence en EHPAD : une lecture cognitivo-situationnelle du travail réel en contexte médico-social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains, 20 (2), pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05513774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecture critique de l'ouvrage d'Henry Mintzberg &amp;quot;Managing the Myths of Health Care: Bridging the Separations between Care, Cure, Control, and Community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Approche conceptuelle et pratiques d’auto-protection des travailleurs face aux risques, 16 (1), pp.147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le leadership comme pratique située : cas de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (326), pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faut-il encore différencier compétences explicites et compétences implicites dans la relation de service ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contextualisation : pratiques et enjeux, 20 (1), pp.39-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01860065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une nouvelle épistémologie de l’histoire du Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVUE D'HISTOIRE ET DE PROSPECTIVE DU MANAGEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2 (3), pp.69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05464046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions autour de l'ouvrage de Jean-Michel Plane &amp;quot;Théories du leadership, Modèles classiques et contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Humanisme et entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Numéro spécial sur le leadership, 1 (326)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05481506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. W. Taylor, le père du management des compétences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13 (2), pp.104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1054,98 +1081,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétence en action: dynamiques situées, transformations sectorielles et enjeux contemporains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Social Management - Revue Européenne des Sciences Sociales et du management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20 (02), 2022, Numéro spécial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1155,369 +1182,447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ansoff’s matrix applied to retailing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camal Gallouj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elgar Encyclopedia of Retailing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.209</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, pp.209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4337/9781035319701⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Chagnaud (1866-1930) et la formation implicite de la pensée managériale : une lecture à partir des pratiques des travaux publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Journée d'Histoire de la Pensée Managériale (JHPM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Paris, May 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...17 lines deleted...]
-            </w:pPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La soutenabilité du management public à l’épreuve des compétences implicites : l’hôpital public comme révélateur d’une soutenabilité par « le bas »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nahon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’Association Politiques et Management Public (APMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRGO, Université de Bordeaux, Jun 2026, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05569342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From CSR policies to situated CSR: invisible responsibility practices in nursing homes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès de l’ADERSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESSCA Lyon, Jun 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05569332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-05569332v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire la résilience organisationnelle par les connaissances tacites : une étude comparative de communautés hybrides dans des ESSMS (SAMSAH et UHR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGECSO-KCO - Vers une gestion prospective des connaissances : les communautés face à l’incertitude du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05597675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre confiance organisationnelle et compétence in situ: ce que révèle l'agir implicite en EHPAD</w:t>
               </w:r>
@@ -1579,50 +1684,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Transgresser pour donner du sens ? Paradoxes organisationnels et construction du sens du travail en Centre Provisoire d’Hébergement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Racineux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 ans d'action publique sur le handicap en France - Commémoration 1975-2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Direction Générale de la Cohésion Sociale (DGCS) - Ministère chargé de l'autonomie et du handicap -, Jun 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Acceptabilité sociale des transitions organisationnelles durables dans les ESSMS : entre contraintes institutionnelles et dynamiques de confiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1631,139 +1818,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Congrès du RIODD: Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Capitole, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05463652v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05559200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à faire confiance : une approche située de la confiance comme processus d’apprentissage organisationnel</w:t>
               </w:r>
@@ -1999,51 +2104,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication orale. Décider en situation ouverte : la compétence située dans les EHPAD hors les murs comme intelligence organisationnelle distribuée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Conférence de l'A2ID</w:t>
+              <w:t xml:space="preserve">13ème Conférence de l'A2ID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'association A2ID; Université Sorbonne Paris Nord, Apr 2021, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2668,51 +2773,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d'une culture du risque dans les organisations : entre conformité réglementaire et apprentissage collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque francophone sur le risque (Oriane)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Bayonne, Sep 2017, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2914,51 +3019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une conception piagétienne de la compétence tacite : Étude de la dyade situation -métacognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefka Mihaylova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3970,51 +4075,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Literature Review on implicit competence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence de l'A2ID</w:t>
+              <w:t xml:space="preserve">11ème Conférence de l'A2ID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Bobigny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5664,51 +5769,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E4E645"/>
+    <w:nsid w:val="EBD31F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5895,51 +6000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-ali-abdelwahed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0421-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201646102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Lamine Bah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temna Satouri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ue.com/#" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513774v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517886v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475726v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515956v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484418v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569342v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nahon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Antit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463652v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559200v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Racineux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Woudenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sudano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafond Bakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Lartigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325745v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300258v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Guebsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300318v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stepniewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bilel Ben Dhifallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521822v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d56182491a773cc96edd7b2f6832c50f3972558f;origin=https://hal.archives-ouvertes.fr/hal-05537177;visit=swh:1:snp:5d7bebdd93888d248eb05f4a794b6a5ff50d7380;anchor=swh:1:rel:83a3249f0d56d741e2d40f683803cdb97dac4099;path=/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-ali-abdelwahed" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-0421-881X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/201646102" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01534156v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Abdelwahed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015USPCD040" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598361v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513774v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482032v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860065v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464046v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475726v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515956v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484418v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camal Gallouj" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035319701" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569330v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nahon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569332v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463647v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Antit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559200v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Racineux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05463652v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558472v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559129v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Woudenberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516934v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558683v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Sudano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511140v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557971v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lafond Bakhoum" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Djellal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Lartigue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552381v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325745v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300258v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Guebsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300256v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Mihaylova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300318v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561732v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558751v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557831v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557857v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557811v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Stepniewski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557770v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05511137v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525677v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522084v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521590v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Roc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521796v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bilel Ben Dhifallah" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521764v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521733v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521822v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552375v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498284v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414932v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499119v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475728v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526105v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526104v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540946v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537612v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538807v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d56182491a773cc96edd7b2f6832c50f3972558f;origin=https://hal.archives-ouvertes.fr/hal-05537177;visit=swh:1:snp:5d7bebdd93888d248eb05f4a794b6a5ff50d7380;anchor=swh:1:rel:83a3249f0d56d741e2d40f683803cdb97dac4099;path=/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>