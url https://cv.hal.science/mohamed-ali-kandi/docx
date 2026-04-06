--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -574,345 +574,354 @@
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conference on Communications and Network Security (IEEE CNS 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2025, Avignon, France</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2025, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CNS66487.2025.11195041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05250789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identity management in cross-cloud environments: Towards self-sovereign identities using current solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
+                <w:t xml:space="preserve">A Model For Assessing The Adherence of E-Identity Solutions To Self-Sovereign Identity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Eynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgia Macilotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of CRISIS 2024 - The 19th International Conference on Risks and Security of Internet and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">12nd World Conference on Information Systems and Technologies (WorldCist 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lodz University of Technology, Mar 2024, Lodz, Poland. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668399v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model For Assessing The Adherence of E-Identity Solutions To Self-Sovereign Identity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Lepore</w:t>
+                <w:t xml:space="preserve">Identity management in cross-cloud environments: Towards self-sovereign identities using current solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Amine Ben Haj Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jessica Eynard</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12nd World Conference on Information Systems and Technologies (WorldCist 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lodz University of Technology, Mar 2024, Lodz, Poland. à paraître</w:t>
+              <w:t xml:space="preserve">Proceedings of CRISIS 2024 - The 19th International Conference on Risks and Security of Internet and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558484v2</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SLAHP in the face of DLL Search Order Hijacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -930,257 +939,257 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference on Ubiquitous Security (UbiSec 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.177--190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-1274-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04278110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Sibilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Nov 2023, Exeter, United Kingdom. à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interplay Between Policy and Technology in Metaverses: Towards Seamless Avatar Interoperability Using Self-Sovereign Identity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Lepore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1189,92 +1198,92 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Metaverse Computing, Networking and Applications (MetaCom 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jun 2023, Kyoto, Japan. pp.418-422, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetaCom57706.2023.00080⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Blockchain-based Key Management Protocol for Secure Device-to-Device Communication in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1319,92 +1328,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Challal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th IEEE International Conference On Trust, Security and Privacy In Computing And Communications (TrustCom 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Guangzhou, China. pp.1868-1873, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TrustCom50675.2020.00255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Key Management Protocol for Secure Device-to-Device Communication in the Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1436,92 +1445,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Challal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Waikoloa, United States. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/globecom38437.2019.9013595⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Multi-Group Key Management Protocol for Heterogeneous IoT Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1553,92 +1562,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Challal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference (WCNC 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Marrakesh, Morocco. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2019.8885613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02428277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Efficient Multi-Group Key Management Protocol for Internet of Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1670,70 +1679,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Challal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Software, Telecommunications and Computer Networks (SoftCom 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Split, Croatia. pp.1-6, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/softcom.2018.8555857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03281297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1743,137 +1752,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tokenization of Fine Arts: Revolutionizing the Fine Arts Industry with Blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teesta Bhandare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nour El Madhoun; Ioanna Dionysiou; Emmanuel Bertin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blockchain and Smart-Contract Technologies for Innovative Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.167-187, 2024, 978-3-031-50027-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-50028-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04499925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1883,78 +1892,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an architecture for managing security under the EU Cyber Resilience Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1962,100 +1971,100 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05139698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artificial Intelligence Systems in the European Union: Guidelines and Architectures for Compliance-by-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Canavese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afonso Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2063,173 +2072,173 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing e-identity solutions according to Self-Sovereign Identity: application to eIDAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Lepore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Laborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Lepore</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Laborde</w:t>
+                <w:t xml:space="preserve">Jessica Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Eynard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Giorgia Macilotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2239,114 +2248,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight key management solutions for heterogeneous IoT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université de Technologie de Compiègne, 2020. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020COMP2575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03214800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2493,51 +2502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kouicem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Samir Doudou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.102480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom50675.2020.00255" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013595" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428277v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885613" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281297v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/softcom.2018.8555857" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Bhandare" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03214800v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COMP2575" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kouicem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Samir Doudou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.102480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS66487.2025.11195041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom50675.2020.00255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/softcom.2018.8555857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Bhandare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03214800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COMP2575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>