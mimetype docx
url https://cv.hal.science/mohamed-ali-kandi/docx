--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -871,269 +871,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SLAHP in the face of DLL Search Order Hijacking</w:t>
+                <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Verdier</w:t>
+                <w:t xml:space="preserve">Louis Sahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Sibilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afonso Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Ubiquitous Security (UbiSec 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Nov 2023, Exeter, United Kingdom. à paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04278110v1</w:t>
+                <w:t xml:space="preserve">hal-04287970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Reliable Collaborative Data Processing Ecosystems: Survey on Data Quality Criteria</w:t>
+                <w:t xml:space="preserve">A SLAHP in the face of DLL Search Order Hijacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Sahi</w:t>
+                <w:t xml:space="preserve">Antonin Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Laborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ali Kandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Benzekri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th IEEE International Conference on Computational Science and Engineering (CSE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Ubiquitous Security (UbiSec 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Exeter, United Kingdom. pp.177--190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-1274-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04287970v1</w:t>
+                <w:t xml:space="preserve">hal-04278110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interplay Between Policy and Technology in Metaverses: Towards Seamless Avatar Interoperability Using Self-Sovereign Identity</w:t>
               </w:r>
@@ -2502,51 +2502,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kouicem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Samir Doudou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.102480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS66487.2025.11195041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom50675.2020.00255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/softcom.2018.8555857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Bhandare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03214800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COMP2575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Kandi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Eddine Kouicem" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messaoud Samir Doudou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Lakhlef" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmadjid Bouabdallah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2022.04.018" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Challal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2019.102480" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289803v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yacine Touahria Miliani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Laraba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Laborde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250789v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amine Ben Haj Salah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Canavese" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Benzekri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CNS66487.2025.11195041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558484v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Lepore" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Eynard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgia Macilotti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668399v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afonso Ferreira" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sahi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sibilla" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278110v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Verdier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-1274-8_12" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251837v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetaCom57706.2023.00080" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111118v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TrustCom50675.2020.00255" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280892v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/globecom38437.2019.9013595" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428277v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2019.8885613" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281297v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/softcom.2018.8555857" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04499925v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teesta Bhandare" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-50028-2_6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139698v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04185157v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03214800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020COMP2575" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>