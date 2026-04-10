--- v0 (2026-03-18)
+++ v1 (2026-04-10)
@@ -234,455 +234,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative sky cooling of silicon solar modules: Evaluating the broadband effectiveness of photonic structures</w:t>
+                <w:t xml:space="preserve">Light Management in Perovskite Photovoltaic Solar Cells: A Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Dumoulin</w:t>
+                <w:t xml:space="preserve">Florian Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+                <w:t xml:space="preserve">Raphaël Mermet-Lyaudoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jose Maria Cuevas Davila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0116629⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (20), pp.2200505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202200505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885749v1</w:t>
+                <w:t xml:space="preserve">hal-03708280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photonic crystal backbone for light trapping inside an ultrathin, low absorbing layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative sky cooling of silicon solar modules: Evaluating the broadband effectiveness of photonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerôme Capitolis</w:t>
+                <w:t xml:space="preserve">Jérémy Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Chevalier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30 (16), pp.29694. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121 (23), pp.231101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.461390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0116629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766724v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light Management in Perovskite Photovoltaic Solar Cells: A Perspective</w:t>
+                <w:t xml:space="preserve">Photonic crystal backbone for light trapping inside an ultrathin, low absorbing layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Berry</w:t>
+                <w:t xml:space="preserve">Said El-Jallal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Mermet-Lyaudoz</w:t>
+                <w:t xml:space="preserve">Marion Hochedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Maria Cuevas Davila</w:t>
+                <w:t xml:space="preserve">Jerôme Capitolis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djihad Amina Djemmah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hai Son Nguyen</w:t>
+                <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (20), pp.2200505. </w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (16), pp.29694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.202200505⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OE.461390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03708280v1</w:t>
+                <w:t xml:space="preserve">hal-03766724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fully coupled opto-electro-thermal model to investigate silicon solar cells under real operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13 (20), </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -768,51 +768,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Voarino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Veschetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (6), pp.1495-1502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -872,77 +872,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Ha My Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Zanotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (6), pp.2270021. </w:t>
@@ -974,321 +974,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative sky cooling of solar cells: fundamental modelling and cooling potential of single-junction devices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic temperature effects in perovskite solar cells and energy yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Yaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0SE01536A⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 5 (21), pp.5523-5534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1se01381e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178838v1</w:t>
+                <w:t xml:space="preserve">hal-03622152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic temperature effects in perovskite solar cells and energy yield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radiative sky cooling of solar cells: fundamental modelling and cooling potential of single-junction devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dumoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5 (21), pp.5523-5534. </w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1se01381e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0SE01536A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622152v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color management of semi-transparent nano-patterned surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Son Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Charlety-Meano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1365,51 +1365,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunnel junction I ( V ) characteristics: Review and a new model for p-n homojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1482,51 +1482,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of section on absorption ability of composite-based tubular shock absorbers for the automotive sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Niez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Capelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1616,51 +1616,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of solar photovoltaic modules under arid climatic conditions: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Mussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 174, pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1694,51 +1694,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and color management of silicon solar cells for building integrated photovoltaic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1841,51 +1841,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative experimental setup for thermal and electrical characterization of silicon solar cells under controlled environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,291 +1939,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01890609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encapsulant for glass-glass PV modules for minimum optical losses: gas or EVA?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of Ionic Strength on the Bundling of Metal Oxide Imogolite Nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Madon</w:t>
+                <w:t xml:space="preserve">Geoffrey Monet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Einhaus</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Véronique Peyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121, pp.21740-21749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030058v1</w:t>
+                <w:t xml:space="preserve">cea-01589860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Ionic Strength on the Bundling of Metal Oxide Imogolite Nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Encapsulant for glass-glass PV modules for minimum optical losses: gas or EVA?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Monet</w:t>
+                <w:t xml:space="preserve">Julien Degoulange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Peyre</w:t>
+                <w:t xml:space="preserve">Frédéric Madon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphan Rouzière</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Einhaus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 121, pp.21740-21749. </w:t>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 124, pp.470-477. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b07391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2017.09.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01589860v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialysis and photo-electrodialysis processes using new synthesized polymeric membranes for the selective removal of bivalent cations</w:t>
               </w:r>
@@ -2356,51 +2356,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of Heat Generation in Silicon Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2477,51 +2477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Al Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (6), pp.1805-1812. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2568,51 +2568,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the intrinsic carrier density temperature dependence in crystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2659,51 +2659,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A local wave tracking strategy for efficiently solving mid-and high-frequency Helmholtz problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2802,51 +2802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Back Surface Metallization in a Silicon Interdigitated Back Contacts Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,51 +2893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A modified discontinuous Galerkin method for solving efficiently Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3010,51 +3010,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stable discontinuous Galerkin-type method for solving efficiently Helmholtz problems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3140,51 +3140,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Analysis of a two phase flow model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abdelwahed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3209,51 +3209,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D computational model of heat transfer coupled to phase change in multilayer materials with random thermal contact resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Timchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3345,269 +3345,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00345086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergence analysis of a discontinuous Galerkin method with plane waves and Lagrange multipliers for the solution of Helmholtz problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Coupling of Darcy-Forchheimer and compressible Navier-Stokes equations with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Farhat</w:t>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.1470-1499. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/070709517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865802v1</w:t>
+                <w:t xml:space="preserve">inria-00341870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Darcy-Forchheimer and compressible Navier-Stokes equations with heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Convergence analysis of a discontinuous Galerkin method with plane waves and Lagrange multipliers for the solution of Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (2), pp.1038--1066</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00341870v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin-Unrestricted Calculations of Bare-Edged Nanographenes Using DFT and Many-Body Perturbation Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 5 (7), pp.1719-1722. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3641,77 +3641,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL COUPLING OF 2.5D RESERVOIR AND 1.5D WELLBORE MODELS IN ORDER TO INTERPRET THERMOMETRICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8), pp.1115-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3736,64 +3736,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized method for Navier-Stokes equations with physical boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,301 +3825,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire sur la synthèse des poudres nanométriques : rôle de l'écoulement dans le réacteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation of heat and mass transfers inside a nanopowders synthesis reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/meca:2006027⟩</w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.371-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2006.010779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091499v1</w:t>
+                <w:t xml:space="preserve">hal-00091496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of heat and mass transfers inside a nanopowders synthesis reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Etude préliminaire sur la synthèse des poudres nanométriques : rôle de l'écoulement dans le réacteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6, pp.371-378. </w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.131-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2006.010779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091496v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire sur la synthèse des poudres nanométriques : rôle de l'écoulement dans le réacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bahloul-Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.131-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243989v1</w:t>
@@ -4130,51 +4130,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation fonction-courant et tourbillon du problème de Stokes dans un domaine bidimensionnel multiplement connexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4238,51 +4238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized finite element discretizations of a grade-two fluid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4471,64 +4471,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending Moment Mixed Method for the Kirchhoff-Love Plate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4579,51 +4579,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Critical and wetting transitional adsorption behaviour in a liquid system against vapour and other walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Huruguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Méar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4745,77 +4745,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique de cellules photovoltaïques tandem en conditions réelles de fonctionnement - Approche optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Valla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,77 +4866,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation multiphysique de cellules photovoltaïques tandem en conditions réelles de fonctionnement - Approche optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfried Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Valla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4974,77 +4974,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a fully coupled opto-electro-thermal model of solar cells for accurate performance evaluation in real operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, San Francisco, United States. pp.3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5078,103 +5078,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Effects on the Energy Yield of Perovskite Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Cacovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Lopez-Varo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Arthur Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Yaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE 48TH PHOTOVOLTAIC SPECIALISTS CONFERENCE (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Fort Lauderdale, FL, United States. pp.1089-1091, </w:t>
@@ -5225,64 +5225,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative sky cooling of silicon solar cells: Investigation of photonic pathways through coupled optical-electrical-thermal modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5355,51 +5355,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5435,191 +5435,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electro-thermal behaviour of silicon-based solar cells under controlled environmental conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guichet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Noé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Photovoltaic Technical Conference (PVTC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCSIS, Apr 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067008v1</w:t>
+                <w:t xml:space="preserve">hal-01753416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-thermal behaviour of different Silicon-Based Solar Cell Architectures under Controlled Environmental Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5647,350 +5651,346 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 E-MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Slaoui, G. Conibeer, I. Gordon, J. KRC, S. Niki, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02067005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Putero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of electro-thermal behaviour of silicon-based solar cells under controlled environmental conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th Photovoltaic Technical Conference (PVTC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCSIS, Apr 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01753416v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation avancée du comportement thermique et électrique des cellules photovoltaïques à base de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6041,103 +6041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallard</w:t>
+                <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting, SUM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Palaiseau, France</w:t>
@@ -6179,51 +6179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif de caractérisations électrique et thermique de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6235,116 +6235,116 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072711v1</w:t>
+                <w:t xml:space="preserve">hal-02066936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif de caractérisations électrique et thermique de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6356,73 +6356,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066936v1</w:t>
+                <w:t xml:space="preserve">hal-02072711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Environmental Conditions on the Performance of a 300 kWp Solar PV Plant in Djibouti</w:t>
               </w:r>
@@ -6447,51 +6447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st European Photovoltaic Solar Energy Conference and Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany. pp.2335 - 2339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6519,256 +6519,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi expérimental des performances d'une centrale solaire photovoltaïque à Djibouti</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modélisation du productible d'un module photovoltaique en silicium cristallin en fonction des contraintes climatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Lips</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Lubineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-17-67</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016734v1</w:t>
+                <w:t xml:space="preserve">hal-01005753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du productible d'un module photovoltaique en silicium cristallin en fonction des contraintes climatiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Suivi expérimental des performances d'une centrale solaire photovoltaïque à Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daha Hassan Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Lubineau</w:t>
+                <w:t xml:space="preserve">Bernard Lips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique, approches multi-échelles pour la thermique, l'énergétique et le génie des procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Lyon, France. pp.8999</w:t>
+              <w:t xml:space="preserve">3ième Colloque International Francophone d'Energétique et Mécanique Les énergies renouvelables et la mécanique appliquée à l'industrie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Moroni, Comores. pp.ART-17-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005753v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the bias on the temperature of silicon solar cells under operating conditions</w:t>
               </w:r>
@@ -6780,51 +6780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialists Conference (PVSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Denver, United States. pp.2463-2466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Basis Set Optimization to Efficiently Solve Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6979,51 +6979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Free Frontier-Based Formulation (MF3) for High Frequency Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7074,51 +7074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesh Free Frontier-based Formulation for Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7163,286 +7163,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermal and electrical behaviour of photovoltaic silicon interdigitated back contact solar cells for CPV applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Concentrating Photovoltaic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781114v1</w:t>
+                <w:t xml:space="preserve">hal-01023444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Study of the thermal and electrical behaviour of photovoltaic silicon interdigitated back contact solar cells for CPV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Concentrating Photovoltaic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023444v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and electrical behavior of silicon interdigitated back contact solar cell for CPV applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7480,64 +7480,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of thermal behaviour of photovoltaic module on its electrical performance,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7575,51 +7575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solution methodology based on a local wave tracking strategy for high-frequency Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudhry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7696,64 +7696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TASC-1D : outil de simulation thermique et électrique des cellules solaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères Journées Nationales du PhotoVoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7791,51 +7791,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of a stabilized discontinuous Galerkin-type method for solving efficiently Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7873,64 +7873,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude avancée des comportements thermique et électrique d'une cellule photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7949,601 +7949,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00730415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A stabilized DG-like method for solving Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
+              <w:t xml:space="preserve">9th World Congress on Computational Mechanics and 4th Asian Pacific Congress on Computational Mechanics (WCCM/APCOM 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554729v1</w:t>
+                <w:t xml:space="preserve">hal-00867126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stabilized DG-like method for solving Helmholtz problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimisation des échanges convectifs pour l'intégration de composants photovoltaïques au sein du cadre bâti et la conception de nouveaux capteurs solaires hybrides photovoltaïques-thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Menezo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Fossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Pabiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Giroux-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th World Congress on Computational Mechanics and 4th Asian Pacific Congress on Computational Mechanics (WCCM/APCOM 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">1er Colloque international francophone d'énergie et mécanique CIFEM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Sally, Sénégal. pp.196-203, Art-6-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867126v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modified discontinuous Galerkin method for Helmholtz problems</w:t>
+                <w:t xml:space="preserve">A new discontinuous Galerkin solution methodology for Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN '09), Rhodes, Greece, June 21-26‚ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.1</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (Waves '09), Pau, France, June 15-19, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.156--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865780v1</w:t>
+                <w:t xml:space="preserve">hal-00865779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of anisothermal flow in a coupled reservoir-wellbore problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A new modified discontinuous Galerkin method for Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMERN, 8 -11 juin 2009, Pau, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN '09), Rhodes, Greece, June 21-26‚ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865600v1</w:t>
+                <w:t xml:space="preserve">hal-00865780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new discontinuous Galerkin solution methodology for Helmholtz problems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of anisothermal flow in a coupled reservoir-wellbore problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (Waves '09), Pau, France, June 15-19, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.156--157</w:t>
+              <w:t xml:space="preserve">MAMERN, 8 -11 juin 2009, Pau, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865779v1</w:t>
+                <w:t xml:space="preserve">hal-00865600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of Models for the Quasi-3D Hydrodynamical Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8581,51 +8581,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low-mach number flow computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8676,51 +8676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite Element Approximation of a Quasi-3D Model for the River Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8765,135 +8765,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00438221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Modelling and Simulation of an Estuarian River Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stabilized finite element method for Navier-Stokes equations with physical boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Maths &amp; Water"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Journéé "Méthodes numériques pour les fluides" du GDR MOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343006v1</w:t>
+                <w:t xml:space="preserve">inria-00343129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compendium of collaborative research activities on particle characterization and photovoltaic systems between RTL and CETHIL</w:t>
               </w:r>
@@ -9004,77 +8991,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Electrical Behaviors of Silicon Photovoltaic Cells with Antireflection Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHT-08 ICHMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, MARRAKECH, Morocco. pp.Article N. 393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9099,64 +9086,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quasi-3D Esturian River Flow Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9201,165 +9188,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00343010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized finite element method for Navier-Stokes equations with physical boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Modelling and Simulation of an Estuarian River Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéé "Méthodes numériques pour les fluides" du GDR MOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop "Maths &amp; Water"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343129v1</w:t>
+                <w:t xml:space="preserve">inria-00343006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidimensional simulation of an estuarian river flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9410,51 +9410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques observations sur un algorithme semi-implicite pour le calcul des écoulements à tous nombres de Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Moguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9499,273 +9499,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00342655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low Mach number flow computations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore model with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Schall</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">2ème congrès de Mathématiques France-Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00342653v1</w:t>
+                <w:t xml:space="preserve">inria-00343113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore model with heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low Mach number flow computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de Mathématiques France-Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343113v1</w:t>
+                <w:t xml:space="preserve">inria-00342653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and numerical approximation of multi-component anisothermal flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Terpollili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9797,558 +9797,558 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00343130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling of 2.5D reservoir and 1.5D wellbore models in order to interpret thermometrics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaptive Coupling of Multidimensional Flow Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMERN II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Granada, Spain</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Biomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593956v1</w:t>
+                <w:t xml:space="preserve">hal-04594065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coupling of Multidimensional Flow Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Hierarchical Multiscale Model Adaption in Fluvial Hydrodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Biomathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">9th FLUCOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tallahassee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594065v1</w:t>
+                <w:t xml:space="preserve">hal-04593924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multiscale Model Adaption in Fluvial Hydrodynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical coupling of 2.5D reservoir and 1.5D wellbore models in order to interpret thermometrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FLUCOME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tallahassee, United States</w:t>
+              <w:t xml:space="preserve">MAMERN II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593924v1</w:t>
+                <w:t xml:space="preserve">hal-04593956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore problem with heat transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Adaption of hierarchical multi-scale hydrodynamicalmodels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ICIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593935v1</w:t>
+                <w:t xml:space="preserve">hal-04594036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaption of hierarchical multi-scale hydrodynamicalmodels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore problem with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th ICIAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594036v1</w:t>
+                <w:t xml:space="preserve">hal-04593935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical coupling of petroleum well-bore and reservoir models with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Colloque Franco-Roumain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2006, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10373,51 +10373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of laser driven silicon nanopowder synthesis reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10455,77 +10455,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical coupling of petroleum wellbore and reservoir models with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS CFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10550,64 +10550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Method for the Coupling of Petroleum Wellbore and Reservoir Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10645,64 +10645,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational approach for the hydrodynamical multi-dimensionnal modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10740,64 +10740,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical Coupling of Petroleum Reservoir and Wellbore Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10835,51 +10835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratification dans les ballons d'eau chaude sanitaire, comparaison de modèles existants : comparaison de modèles existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10943,51 +10943,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude par simulation numérique d'un réacteur de synthèse de nanopoudres. Effets de l'écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11025,64 +11025,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of the 3D Navier-Stokes equations with non standard boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11120,64 +11120,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical Coupling of Petroleum Reservoir and Wellbore Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11215,51 +11215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par simulation numérique des transferts de chaleur et de masse dans un réacteur de synthèse de nanopoudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11304,381 +11304,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00247492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of Navier-Stokes equations with non-standard boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A computational model for the Si/C/N nanopowder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics, ICTAM04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594279v1</w:t>
+                <w:t xml:space="preserve">hal-00248023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model for the Si/C/N nanopowder</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of temperature for flows in porous media and petroleum wellbore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Denel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peppino Terpolilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics, ICTAM04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00248023v1</w:t>
+                <w:t xml:space="preserve">hal-04594273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of temperature for flows in porous media and petroleum wellbore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Numerical approximation of Navier-Stokes equations with non-standard boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peppino Terpolilli</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594273v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-powder ceramics synthesis by laser pyrolysis : numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First Symposium NITECH-CEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11703,90 +11703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of flow with heat transfer in a petroleum reservoir to interpret thermometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peppino Terpolilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11811,77 +11811,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la synthèse des poudres de taille nanométrique Si/C/N par pyrolyse laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2004 - Transferts en milieux hétérogènes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11906,51 +11906,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12031,51 +12031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12156,64 +12156,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derivation, analysis and numerical approximation of new 2D and 1D hydrodynamical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12251,64 +12251,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical modeling and multidimensional numerical approximation of estuarian river flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12346,64 +12346,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vorticity - velocity - pressure formulation for Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliseo Chacòn Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12454,64 +12454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et approximation numérique multidimensionnelle de l’hydrodynamique d’un fleuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12549,64 +12549,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical modeling and numerical approximation of river flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12644,64 +12644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Mixed Formulations for Thin Plate Models with Physical Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12739,64 +12739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation 2D de l’hydrodynamique de l’Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Puiseux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12847,64 +12847,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations en effort de flexion pour les modèles de plaque mince de Kirchhoff-Love et de Reissner-Mindlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12987,64 +12987,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation électrique de modules photovoltaïques en conditions contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Laico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Pabiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13069,51 +13069,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Température et couleurs des cellules solaires en silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13184,217 +13184,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil de prédiction du rendement et de la température de fonctionnement des cellules photovoltaïques en silicium</w:t>
+                <w:t xml:space="preserve">A new tool to predict thermal and electrical behavior of silicon solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">31th PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066854v1</w:t>
+                <w:t xml:space="preserve">hal-02066818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool to predict thermal and electrical behavior of silicon solar cells</w:t>
+                <w:t xml:space="preserve">Un nouvel outil de prédiction du rendement et de la température de fonctionnement des cellules photovoltaïques en silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">JNPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066818v1</w:t>
+                <w:t xml:space="preserve">hal-02066854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'échauffement des cellules photovoltaïques en silicium cristallin</w:t>
               </w:r>
@@ -13406,51 +13406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'échauffement des cellules photovoltaïques en silicium cristallin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Perpignan, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13467,91 +13467,225 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01489791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Photovoltaïque Silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwann Fourmond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mandorlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’énergie solaire photovoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ISTE Editions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Encyclopédie SCIENCES, 9781789482355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Finite element approximation of a quasi-3D model for estuarian river flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13570,51 +13704,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kreiss; G. and Lötstedt; P. and Mâlqvist; A. and Neytcheva; M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87-95, 2010, Proceedings of 8th ENUMATH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13624,293 +13758,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023440v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023443v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dupré</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01023441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13920,117 +14054,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroleum Wellbore Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14040,65 +14174,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Wave Tracking Strategy for Efficiently Solving Mid- and High-Frequency Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharang Chaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14136,87 +14270,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8364, INRIA. 2013, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized DG-type method for solving efficiently Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14241,87 +14375,87 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7461, INRIA. 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Discontinuous Galerkin Method for Solving Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14346,420 +14480,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7050, INRIA. 2009, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00421584v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational approach for the multiscale modeling of an estuarian river. Part 1 : Derivation and numerical approximation of a 2D horizontal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6742, INRIA. 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00342858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode stabilisée d'éléments finis affines pour les équations de Quasi-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maatoug Hassine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-4142, INRIA. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément fini optimal de classe C^0 pour des problèmes de fissures planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3379, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode optimale d'eléments finis de classe C^0 d'approximation du bilaplacien 2D: analyse théorique et résultats numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3068, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId313"/>
+      <w:footerReference w:type="default" r:id="rId317"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14906,51 +15040,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vareilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wiesenfarth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2024.3352396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885749v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumoulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116629" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766724v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.461390" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Veschetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3198579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha My Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zanotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01536A" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622152v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01381e" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charlety-Meano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.5.055101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5104314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Niez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouchart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schwab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719838006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mussard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillo Lohan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030058v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degoulange" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.283" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasrallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2466452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867776" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.333" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Grigoroscuta-Strugaru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.081209.070710s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelwahed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vahl Davis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ85JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865802v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farhat" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341870v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Capatina" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Lizaik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709517" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900184d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trujillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.010779" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul-Hourlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chatti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huruguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M&#233;ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/21/320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gon&#231;alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000879" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518668" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067008v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067005v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066936v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925428" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781114v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023444v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023437v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867126v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865780v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Calandra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865779v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343006v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Menguc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343129v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342653v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343113v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terpollili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593956v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594065v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593935v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594036v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594115v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087642v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594083v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594244v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594279v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248023v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594273v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248024v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594332v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Chac&#242;n Vera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594651v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puiseux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066818v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539185v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023440v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023443v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023441v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192391v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537983v2" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421584v4" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342858v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072483v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Dabaghi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Hassine" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073624v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vareilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wiesenfarth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2024.3352396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.461390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Veschetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3198579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha My Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zanotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01381e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01536A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charlety-Meano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.5.055101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5104314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Niez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouchart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schwab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719838006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mussard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillo Lohan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degoulange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasrallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2466452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867776" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.333" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Grigoroscuta-Strugaru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.081209.070710s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelwahed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vahl Davis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ85JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Capatina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Lizaik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farhat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900184d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trujillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.010779" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul-Hourlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chatti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huruguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M&#233;ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/21/320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gon&#231;alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000879" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518668" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925428" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023437v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Calandra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Menguc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343006v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terpollili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594065v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593935v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594115v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087642v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594083v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594244v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594279v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248024v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594332v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Chac&#242;n Vera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594651v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puiseux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066818v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lenergie-solaire-photovoltaique/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023443v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192391v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537983v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421584v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342858v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Dabaghi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Hassine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073310v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>