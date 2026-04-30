--- v1 (2026-04-10)
+++ v2 (2026-04-30)
@@ -1597,369 +1597,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of solar photovoltaic modules under arid climatic conditions: A review</w:t>
+                <w:t xml:space="preserve">Innovative experimental setup for thermal and electrical characterization of silicon solar cells under controlled environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Mussard</w:t>
+                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.08.071⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 185, pp.300 - 306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066860v1</w:t>
+                <w:t xml:space="preserve">hal-01890609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and color management of silicon solar cells for building integrated photovoltaic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance of solar photovoltaic modules under arid climatic conditions: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Mussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.1. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 174, pp.409-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjpv/2017008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2018.08.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01859313v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative experimental setup for thermal and electrical characterization of silicon solar cells under controlled environmental conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature and color management of silicon solar cells for building integrated photovoltaic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mandorlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Félix Gérenton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 185, pp.300 - 306. </w:t>
+              <w:t xml:space="preserve">EPJ Photovoltaics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.05.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjpv/2017008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01890609v1</w:t>
+                <w:t xml:space="preserve">hal-01859313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Ionic Strength on the Bundling of Metal Oxide Imogolite Nanotubes</w:t>
               </w:r>
@@ -2079,51 +2079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encapsulant for glass-glass PV modules for minimum optical losses: gas or EVA?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2343,51 +2343,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-Depth Analysis of Heat Generation in Silicon Solar Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2555,77 +2555,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reassessment of the intrinsic carrier density temperature dependence in crystalline silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 115, pp.093705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2789,77 +2789,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of Back Surface Metallization in a Silicon Interdigitated Back Contacts Solar Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 38, pp.684-690. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2887,831 +2887,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00960551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified discontinuous Galerkin method for solving efficiently Helmholtz problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical Analysis of a two phase flow model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abdelwahed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768457v1</w:t>
+                <w:t xml:space="preserve">hal-00768459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stable discontinuous Galerkin-type method for solving efficiently Helmholtz problems.</w:t>
+                <w:t xml:space="preserve">A modified discontinuous Galerkin method for solving efficiently Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 106-107, pp.258-272. </w:t>
+              <w:t xml:space="preserve">Communications in Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11 (2), pp.335-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.05.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4208/cicp.081209.070710s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768455v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Analysis of a two phase flow model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A stable discontinuous Galerkin-type method for solving efficiently Helmholtz problems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computational Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 106-107, pp.258-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2012.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768459v1</w:t>
+                <w:t xml:space="preserve">hal-00768455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D computational model of heat transfer coupled to phase change in multilayer materials with random thermal contact resistance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-Unrestricted Calculations of Bare-Edged Nanographenes Using DFT and Many-Body Perturbation Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. de Vahl Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (7), pp.1719-1722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ct900184d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00345086v1</w:t>
+                <w:t xml:space="preserve">hal-00415298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Darcy-Forchheimer and compressible Navier-Stokes equations with heat transfer</w:t>
+                <w:t xml:space="preserve">A 3D computational model of heat transfer coupled to phase change in multilayer materials with random thermal contact resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Timchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Vahl Davis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/070709517⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48, pp.421-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2008.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00341870v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00345086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of a discontinuous Galerkin method with plane waves and Lagrange multipliers for the solution of Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Farhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 47 (2), pp.1038--1066</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Unrestricted Calculations of Bare-Edged Nanographenes Using DFT and Many-Body Perturbation Theory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of Darcy-Forchheimer and compressible Navier-Stokes equations with heat transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amara</w:t>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 5 (7), pp.1719-1722. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (2), pp.1470-1499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ct900184d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/070709517⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00415298v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00341870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NUMERICAL COUPLING OF 2.5D RESERVOIR AND 1.5D WELLBORE MODELS IN ORDER TO INTERPRET THERMOMETRICS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 56 (8), pp.1115-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3749,51 +3749,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilized method for Navier-Stokes equations with physical boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3825,222 +3825,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00424294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of heat and mass transfers inside a nanopowders synthesis reactor</w:t>
+                <w:t xml:space="preserve">Etude préliminaire sur la synthèse des poudres nanométriques : rôle de l'écoulement dans le réacteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/PCFD.2006.010779⟩</w:t>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.131-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/meca:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00091496v1</w:t>
+                <w:t xml:space="preserve">hal-00091499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire sur la synthèse des poudres nanométriques : rôle de l'écoulement dans le réacteur</w:t>
+                <w:t xml:space="preserve">Simulation of heat and mass transfers inside a nanopowders synthesis reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 7, pp.131-137. </w:t>
+              <w:t xml:space="preserve">Progress in Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6, pp.371-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/meca:2006027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/PCFD.2006.010779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00091499v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00091496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire sur la synthèse des poudres nanométriques : rôle de l'écoulement dans le réacteur</w:t>
               </w:r>
@@ -4075,51 +4075,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bahloul-Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7, pp.131-137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/meca:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00243989v1</w:t>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bending Moment Mixed Method for the Kirchhoff-Love Plate Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5435,480 +5435,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03923226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Mocuta</w:t>
+                <w:t xml:space="preserve">Electro-thermal behaviour of different Silicon-Based Solar Cell Architectures under Controlled Environmental Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">2017 E-MRS Spring Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Slaoui, G. Conibeer, I. Gordon, J. KRC, S. Niki, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753416v1</w:t>
+                <w:t xml:space="preserve">hal-02067005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-thermal behaviour of different Silicon-Based Solar Cell Architectures under Controlled Environmental Conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
+                <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Putero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Escoubas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 E-MRS Spring Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Slaoui, G. Conibeer, I. Gordon, J. KRC, S. Niki, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067005v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux à Changement de Phase : Mécanisme de Transition amorphe – cristalline et influence de l’épaisseur, l’exemple du GeTe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Study of Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mocuta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Putero</w:t>
+                <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Escoubas</w:t>
+                <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rayons X et Matière, RX2017 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society, E-MRS </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763098v1</w:t>
+                <w:t xml:space="preserve">hal-01753416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of electro-thermal behaviour of silicon-based solar cells under controlled environmental conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Photovoltaic Technical Conference (PVTC 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ARCSIS, Apr 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5933,90 +5933,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation avancée du comportement thermique et électrique des cellules photovoltaïques à base de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6041,103 +6041,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amorphous - Crystalline Phase Transition in Phase Change Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mocuta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Noé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soleil User Meeting, SUM2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Palaiseau, France</w:t>
@@ -6166,103 +6166,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif de caractérisations électrique et thermique de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque (JNPV 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6287,103 +6287,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif de caractérisations électrique et thermique de cellules photovoltaïques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Guillo Lohan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Kaminski-Cachopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire (JNES 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,64 +6754,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the bias on the temperature of silicon solar cells under operating conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7163,843 +7163,843 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+                <w:t xml:space="preserve">Influence of thermal behaviour of photovoltaic module on its electrical performance,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ménézo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023444v1</w:t>
+                <w:t xml:space="preserve">hal-00762606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the thermal and electrical behaviour of photovoltaic silicon interdigitated back contact solar cells for CPV applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient solution methodology based on a local wave tracking strategy for high-frequency Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharang Chaudhry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Concentrating Photovoltaic Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00781114v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal and electrical behavior of silicon interdigitated back contact solar cell for CPV applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoVoltaic Technical Conference - Thin Film &amp; Advanced Silicon Solutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Chantilly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023437v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal behaviour of photovoltaic module on its electrical performance,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Weiss</w:t>
+                <w:t xml:space="preserve">Study of the thermal and electrical behaviour of photovoltaic silicon interdigitated back contact solar cells for CPV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Ménézo</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Advances in Computational Heat Transfer, CHT-12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, BATH, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th International Conference on Concentrating Photovoltaic Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762606v1</w:t>
+                <w:t xml:space="preserve">hal-00781114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solution methodology based on a local wave tracking strategy for high-frequency Helmholtz problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal and electrical behavior of silicon interdigitated back contact solar cell for CPV applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Steven Fiedler</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Congress on Computational Methods in Applied Sciences and Engineering (ECCOMAS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">PhotoVoltaic Technical Conference - Thin Film &amp; Advanced Silicon Solutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00765537v1</w:t>
+                <w:t xml:space="preserve">hal-01023437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TASC-1D : outil de simulation thermique et électrique des cellules solaires</w:t>
+                <w:t xml:space="preserve">Étude avancée des comportements thermique et électrique d'une cellule photovoltaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Nationales du PhotoVoltaïque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01023432v1</w:t>
+                <w:t xml:space="preserve">hal-00730415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of a stabilized discontinuous Galerkin-type method for solving efficiently Helmholtz problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TASC-1D : outil de simulation thermique et électrique des cellules solaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Thematic Conference COMPDYN 2011, 3rd International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Corfu, Greece</w:t>
+              <w:t xml:space="preserve">1ères Journées Nationales du PhotoVoltaïque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867119v1</w:t>
+                <w:t xml:space="preserve">hal-01023432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude avancée des comportements thermique et électrique d'une cellule photovoltaïque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the performance of a stabilized discontinuous Galerkin-type method for solving efficiently Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Perpignan, France. pp.114</w:t>
+              <w:t xml:space="preserve">ECCOMAS Thematic Conference COMPDYN 2011, 3rd International Conference on Computational Methods in Structural Dynamics &amp; Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730415v1</w:t>
+                <w:t xml:space="preserve">hal-00867119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized DG-like method for solving Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8169,2648 +8169,2648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new discontinuous Galerkin solution methodology for Helmholtz problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite Element Approximation of a Quasi-3D Model for the River Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Calandra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rabia Djellouli</w:t>
+                <w:t xml:space="preserve">Agnès Pétrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (Waves '09), Pau, France, June 15-19, 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.156--157</w:t>
+              <w:t xml:space="preserve">ENUMATH 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865779v1</w:t>
+                <w:t xml:space="preserve">inria-00438221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new modified discontinuous Galerkin method for Helmholtz problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">A new discontinuous Galerkin solution methodology for Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN '09), Rhodes, Greece, June 21-26‚ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown, pp.1</w:t>
+              <w:t xml:space="preserve">9th International Conference on Mathematical and Numerical Aspects of Waves Propagation (Waves '09), Pau, France, June 15-19, 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.156--157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00865780v1</w:t>
+                <w:t xml:space="preserve">hal-00865779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of anisothermal flow in a coupled reservoir-wellbore problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new modified discontinuous Galerkin method for Helmholtz problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Calandra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMERN, 8 -11 juin 2009, Pau, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Unknown</w:t>
+              <w:t xml:space="preserve">2nd International Conference on Computational Methods in Structural Dynamics and Earthquake Engineering (COMPDYN '09), Rhodes, Greece, June 21-26‚ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00865600v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of Models for the Quasi-3D Hydrodynamical Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical modeling of anisothermal flow in a coupled reservoir-wellbore problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pétrau</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coupled Problems 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Ischia, Italy</w:t>
+              <w:t xml:space="preserve">MAMERN, 8 -11 juin 2009, Pau, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Unknown</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438220v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00865600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low-mach number flow computations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling of Models for the Quasi-3D Hydrodynamical Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Schall</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">Coupled Problems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00438989v1</w:t>
+                <w:t xml:space="preserve">inria-00438220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite Element Approximation of a Quasi-3D Model for the River Flow</w:t>
+                <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low-mach number flow computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ENUMATH 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00438221v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00438989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized finite element method for Navier-Stokes equations with physical boundary conditions</w:t>
+                <w:t xml:space="preserve">Modeling and numerical approximation of multi-component anisothermal flows in porous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Terpollili</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journéé "Méthodes numériques pour les fluides" du GDR MOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Scaling up and Modeling for Transport and Flow in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00343129v1</w:t>
+                <w:t xml:space="preserve">inria-00343130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compendium of collaborative research activities on particle characterization and photovoltaic systems between RTL and CETHIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P Menguc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Merchiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compendium of collaborative research activities on particle characterization and photovoltaic systems between RTL and CETHIL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, OTTAWA, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal and Electrical Behaviors of Silicon Photovoltaic Cells with Antireflection Layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Menezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHT-08 ICHMT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, MARRAKECH, Morocco. pp.Article N. 393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quasi-3D Esturian River Flow Modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th european congress on computational methods in applied sciences and engineering ECCOMAS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00343010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Modelling and Simulation of an Estuarian River Flow</w:t>
+                <w:t xml:space="preserve">Stabilized finite element method for Navier-Stokes equations with physical boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Maths &amp; Water"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Zaragoza, Spain</w:t>
+              <w:t xml:space="preserve">Journéé "Méthodes numériques pour les fluides" du GDR MOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343006v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional simulation of an estuarian river flow</w:t>
+                <w:t xml:space="preserve">Hierarchical Modelling and Simulation of an Estuarian River Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Computing Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">Workshop "Maths &amp; Water"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343007v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques observations sur un algorithme semi-implicite pour le calcul des écoulements à tous nombres de Mach</w:t>
+                <w:t xml:space="preserve">Multidimensional simulation of an estuarian river flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Schall</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Pétrau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, toulouse, France</w:t>
+              <w:t xml:space="preserve">Scientific Computing Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00342655v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore model with heat transfer</w:t>
+                <w:t xml:space="preserve">Quelques observations sur un algorithme semi-implicite pour le calcul des écoulements à tous nombres de Mach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès de Mathématiques France-Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">Congrès français de thermique (SFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343113v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00342655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low Mach number flow computations</w:t>
+                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore model with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Éric Schall</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">2ème congrès de Mathématiques France-Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00342653v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00343113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and numerical approximation of multi-component anisothermal flows in porous media</w:t>
+                <w:t xml:space="preserve">Asymptotic kinetic energy conservation for low Mach number flow computations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Terpollili</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Moguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Schall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scaling up and Modeling for Transport and Flow in Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Tenth International Conference Zaragoza-Pau on Applied Mathematics and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00343130v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00342653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Coupling of Multidimensional Flow Models</w:t>
+                <w:t xml:space="preserve">Adaption of hierarchical multi-scale hydrodynamicalmodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Mediterranean Conference on Biomathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">6th ICIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594065v1</w:t>
+                <w:t xml:space="preserve">hal-04594036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Multiscale Model Adaption in Fluvial Hydrodynamics</w:t>
+                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore problem with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th FLUCOME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Tallahassee, United States</w:t>
+              <w:t xml:space="preserve">6th ICIAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593924v1</w:t>
+                <w:t xml:space="preserve">hal-04593935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling of 2.5D reservoir and 1.5D wellbore models in order to interpret thermometrics</w:t>
+                <w:t xml:space="preserve">Hierarchical Multiscale Model Adaption in Fluvial Hydrodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMERN II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Granada, Spain</w:t>
+              <w:t xml:space="preserve">9th FLUCOME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Tallahassee, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593956v1</w:t>
+                <w:t xml:space="preserve">hal-04593924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaption of hierarchical multi-scale hydrodynamicalmodels</w:t>
+                <w:t xml:space="preserve">Adaptive Coupling of Multidimensional Flow Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ICIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Euro-Mediterranean Conference on Biomathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594036v1</w:t>
+                <w:t xml:space="preserve">hal-04594065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed finite element approximation of a coupled reservoir-wellbore problem with heat transfer</w:t>
+                <w:t xml:space="preserve">Numerical coupling of 2.5D reservoir and 1.5D wellbore models in order to interpret thermometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th ICIAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">MAMERN II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593935v1</w:t>
+                <w:t xml:space="preserve">hal-04593956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling of petroleum well-bore and reservoir models with heat transfer</w:t>
+                <w:t xml:space="preserve">Numerical investigation of laser driven silicon nanopowder synthesis reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Layal Lizaik</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Colloque Franco-Roumain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Chambéry, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Thermal Engineering Theory and Applications, Emirats Arabes, 3-6 Janvier 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France. pp.61-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594115v1</w:t>
+                <w:t xml:space="preserve">hal-00087642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of laser driven silicon nanopowder synthesis reactor</w:t>
+                <w:t xml:space="preserve">Numerical coupling of petroleum wellbore and reservoir models with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Thermal Engineering Theory and Applications, Emirats Arabes, 3-6 Janvier 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France. pp.61-64</w:t>
+              <w:t xml:space="preserve">ECCOMAS CFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00087642v1</w:t>
+                <w:t xml:space="preserve">hal-04594083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical coupling of petroleum wellbore and reservoir models with heat transfer</w:t>
+                <w:t xml:space="preserve">Numerical coupling of petroleum well-bore and reservoir models with heat transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Lizaik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS CFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Egmond aan Zee, Netherlands</w:t>
+              <w:t xml:space="preserve">8ème Colloque Franco-Roumain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594083v1</w:t>
+                <w:t xml:space="preserve">hal-04594115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Method for the Coupling of Petroleum Wellbore and Reservoir Models</w:t>
+                <w:t xml:space="preserve">Etude par simulation numérique des transferts de chaleur et de masse dans un réacteur de synthèse de nanopoudres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Denel</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahloul-Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées de Mathématiques Appliquées Pau-Saragosse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Jaca, Spain</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2005 - Nouveaux défis dans le contexte du développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594242v1</w:t>
+                <w:t xml:space="preserve">hal-00247492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational approach for the hydrodynamical multi-dimensionnal modelling</w:t>
+                <w:t xml:space="preserve">Mixed Method for the Coupling of Petroleum Wellbore and Reservoir Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. on Adaptive Modelling and Simulation ADMOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">9èmes Journées de Mathématiques Appliquées Pau-Saragosse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Jaca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594244v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-mechanical Coupling of Petroleum Reservoir and Wellbore Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10829,1784 +10829,1784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification dans les ballons d'eau chaude sanitaire, comparaison de modèles existants : comparaison de modèles existants</w:t>
+                <w:t xml:space="preserve">Variational approach for the hydrodynamical multi-dimensionnal modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Krauss</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées Internationales de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc</w:t>
+              <w:t xml:space="preserve">Int. Conf. on Adaptive Modelling and Simulation ADMOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00361704v1</w:t>
+                <w:t xml:space="preserve">hal-04594244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude par simulation numérique d'un réacteur de synthèse de nanopoudres. Effets de l'écoulement</w:t>
+                <w:t xml:space="preserve">Stratification dans les ballons d'eau chaude sanitaire, comparaison de modèles existants : comparaison de modèles existants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Virgone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
+              <w:t xml:space="preserve">12ème Journées Internationales de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04270514v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00361704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of the 3D Navier-Stokes equations with non standard boundary conditions</w:t>
+                <w:t xml:space="preserve">Étude par simulation numérique d'un réacteur de synthèse de nanopoudres. Effets de l'écoulement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAMTAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Tunis, Tunisia</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594247v1</w:t>
+                <w:t xml:space="preserve">hal-04270514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical Coupling of Petroleum Reservoir and Wellbore Models</w:t>
+                <w:t xml:space="preserve">Numerical simulation of the 3D Navier-Stokes equations with non standard boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Denel</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MAMERN I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Oujda, Morocco</w:t>
+              <w:t xml:space="preserve">TAMTAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594221v1</w:t>
+                <w:t xml:space="preserve">hal-04594247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par simulation numérique des transferts de chaleur et de masse dans un réacteur de synthèse de nanopoudres</w:t>
+                <w:t xml:space="preserve">Thermomechanical Coupling of Petroleum Reservoir and Wellbore Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Bahloul-Hourlier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2005 - Nouveaux défis dans le contexte du développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Reims, France</w:t>
+              <w:t xml:space="preserve">MAMERN I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Oujda, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00247492v1</w:t>
+                <w:t xml:space="preserve">hal-04594221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational model for the Si/C/N nanopowder</w:t>
+                <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahloul-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics, ICTAM04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Nitrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Belgium. pp.281-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00248023v1</w:t>
+                <w:t xml:space="preserve">hal-00248025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of temperature for flows in porous media and petroleum wellbore</w:t>
+                <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bahloul-Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goursat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">Silicates Industriels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594273v1</w:t>
+                <w:t xml:space="preserve">hal-00081897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical approximation of Navier-Stokes equations with non-standard boundary conditions</w:t>
+                <w:t xml:space="preserve">Derivation, analysis and numerical approximation of new 2D and 1D hydrodynamical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594279v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-powder ceramics synthesis by laser pyrolysis : numerical investigation</w:t>
+                <w:t xml:space="preserve">A computational model for the Si/C/N nanopowder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. El Ganaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Symposium NITECH-CEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Limoges, France</w:t>
+              <w:t xml:space="preserve">21st International Congress of Theoretical and Applied Mechanics, ICTAM04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00248024v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00248023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of flow with heat transfer in a petroleum reservoir to interpret thermometrics</w:t>
+                <w:t xml:space="preserve">Numerical modeling of temperature for flows in porous media and petroleum wellbore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peppino Terpolilli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594286v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la synthèse des poudres de taille nanométrique Si/C/N par pyrolyse laser</w:t>
+                <w:t xml:space="preserve">Numerical approximation of Navier-Stokes equations with non-standard boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Hourlier</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2004 - Transferts en milieux hétérogènes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Giens, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00248022v1</w:t>
+                <w:t xml:space="preserve">hal-04594279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
+                <w:t xml:space="preserve">Nano-powder ceramics synthesis by laser pyrolysis : numerical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Nitrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Belgium. pp.281-285</w:t>
+              <w:t xml:space="preserve">First Symposium NITECH-CEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00248025v1</w:t>
+                <w:t xml:space="preserve">hal-00248024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and creep behavior of SiCN(O) nanocomposites</w:t>
+                <w:t xml:space="preserve">Numerical modeling of flow with heat transfer in a petroleum reservoir to interpret thermometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Denel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peppino Terpolilli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Silicates Industriels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.281</w:t>
+              <w:t xml:space="preserve">8th International Conference on Fluid Dynamics ICFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081897v1</w:t>
+                <w:t xml:space="preserve">hal-04594286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation, analysis and numerical approximation of new 2D and 1D hydrodynamical models</w:t>
+                <w:t xml:space="preserve">Modélisation de la synthèse des poudres de taille nanométrique Si/C/N par pyrolyse laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Ganaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hourlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2004, Jyvaskyla, Finland</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique, SFT 2004 - Transferts en milieux hétérogènes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594291v1</w:t>
+                <w:t xml:space="preserve">hal-00248022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical modeling and multidimensional numerical approximation of estuarian river flows</w:t>
+                <w:t xml:space="preserve">Modélisation et approximation numérique multidimensionnelle de l’hydrodynamique d’un fleuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics in Industrial Flows AMIF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">34ème Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2002, Anglet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594318v1</w:t>
+                <w:t xml:space="preserve">hal-04594311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vorticity - velocity - pressure formulation for Navier-Stokes equations</w:t>
+                <w:t xml:space="preserve">Hydrodynamical modeling and multidimensional numerical approximation of estuarian river flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eliseo Chacòn Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Mathematics in Industrial Flows AMIF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594332v1</w:t>
+                <w:t xml:space="preserve">hal-04594318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et approximation numérique multidimensionnelle de l’hydrodynamique d’un fleuve</w:t>
+                <w:t xml:space="preserve">Vorticity - velocity - pressure formulation for Navier-Stokes equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliseo Chacòn Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2002, Anglet, France</w:t>
+              <w:t xml:space="preserve">Applied Mathematics in Industrial Flows AMIF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594311v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical modeling and numerical approximation of river flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12638,273 +12638,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04594301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Mixed Formulations for Thin Plate Models with Physical Boundary Conditions</w:t>
+                <w:t xml:space="preserve">Modélisation 2D de l’hydrodynamique de l’Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amna Chatti</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Puiseux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">2ème Workshop "Problèmes Liés à l’Etude de Ressources Aquatiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2000, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594616v1</w:t>
+                <w:t xml:space="preserve">hal-04594651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 2D de l’hydrodynamique de l’Adour</w:t>
+                <w:t xml:space="preserve">New Mixed Formulations for Thin Plate Models with Physical Boundary Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Trujillo</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Workshop "Problèmes Liés à l’Etude de Ressources Aquatiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2000, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">ECCOMAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594651v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04594616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulations en effort de flexion pour les modèles de plaque mince de Kirchhoff-Love et de Reissner-Mindlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13095,77 +13095,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Gérenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13184,260 +13184,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02066919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new tool to predict thermal and electrical behavior of silicon solar cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Un nouvel outil de prédiction du rendement et de la température de fonctionnement des cellules photovoltaïques en silicium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th PVSEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
+              <w:t xml:space="preserve">JNPV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066818v1</w:t>
+                <w:t xml:space="preserve">hal-02066854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel outil de prédiction du rendement et de la température de fonctionnement des cellules photovoltaïques en silicium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">A new tool to predict thermal and electrical behavior of silicon solar cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNPV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Dourdan, France</w:t>
+              <w:t xml:space="preserve">31th PVSEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Hamburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066854v1</w:t>
+                <w:t xml:space="preserve">hal-02066818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'échauffement des cellules photovoltaïques en silicium cristallin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13546,209 +13546,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwann Fourmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Lemiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mandorlo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’énergie solaire photovoltaïque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, Encyclopédie SCIENCES, 9781789482355</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, Encyclopédie SCIENCES, 9781789482355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51926/ISTE.482355⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element approximation of a quasi-3D model for estuarian river flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Pétrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kreiss; G. and Lötstedt; P. and Mâlqvist; A. and Neytcheva; M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.87-95, 2010, Proceedings of 8th ENUMATH</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13758,413 +13767,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023443v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023440v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the thermal behavior of c-Si solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Vaillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023441v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petroleum Wellbore Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Denel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14174,51 +14183,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Wave Tracking Strategy for Efficiently Solving Mid- and High-Frequency Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14270,630 +14279,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Fiedler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8364, INRIA. 2013, pp.47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00861988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A stabilized DG-type method for solving efficiently Helmholtz problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7461, INRIA. 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00537983v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Modified Discontinuous Galerkin Method for Solving Helmholtz Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Calandra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Grigoroscuta-Strugaru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7050, INRIA. 2009, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00421584v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational approach for the multiscale modeling of an estuarian river. Part 1 : Derivation and numerical approximation of a 2D horizontal model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Capatina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Trujillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6742, INRIA. 2008, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00342858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode stabilisée d'éléments finis affines pour les équations de Quasi-Stokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi El Dabaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maatoug Hassine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-4142, INRIA. 2001</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00072483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elément fini optimal de classe C^0 pour des problèmes de fissures planes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amna Chatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3379, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une méthode optimale d'eléments finis de classe C^0 d'approximation du bilaplacien 2D: analyse théorique et résultats numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi El Dabaghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3068, INRIA. 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId317"/>
+      <w:footerReference w:type="default" r:id="rId318"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15040,51 +15049,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vareilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wiesenfarth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2024.3352396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.461390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Veschetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3198579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha My Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zanotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01381e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01536A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charlety-Meano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.5.055101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5104314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Niez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouchart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schwab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719838006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066860v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mussard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890609v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillo Lohan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.05.014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degoulange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasrallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2466452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867776" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.333" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768457v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Grigoroscuta-Strugaru" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.081209.070710s" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768455v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.05.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768459v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelwahed" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345086v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vahl Davis" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.008" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ85JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341870v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Capatina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Lizaik" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709517" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865802v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farhat" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415298v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900184d" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trujillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091496v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.010779" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091499v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul-Hourlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chatti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huruguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M&#233;ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/21/320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gon&#231;alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000879" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518668" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067005v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925428" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023444v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781114v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023437v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023432v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867119v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730415v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865779v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Calandra" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865780v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438220v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438989v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438221v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343129v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346859v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Menguc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343010v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343006v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343007v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342655v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343113v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342653v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343130v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terpollili" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594065v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593924v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593956v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594036v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593935v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594115v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087642v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594083v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594242v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594244v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270514v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594247v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594221v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247492v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248023v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594273v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594279v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248024v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594286v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248022v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248025v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081897v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594291v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594318v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594332v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Chac&#242;n Vera" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594311v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594616v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594651v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puiseux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066818v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066854v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lenergie-solaire-photovoltaique/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539185v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023443v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023440v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023441v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192391v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537983v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421584v4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342858v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072483v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Dabaghi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Hassine" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073310v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073624v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vareilles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Kaiser" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Voarino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maike Wiesenfarth" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Cariou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JMEMS.2024.3352396" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708280v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Berry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Mermet-Lyaudoz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Maria Cuevas Davila" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djihad Amina Djemmah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Son Nguyen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202200505" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dumoulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Drouard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0116629" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766724v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said El-Jallal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hochedel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Capitolis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Chevalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.461390" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03784339v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2022018" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138886v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charpentier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Veschetti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2022.3198579" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Ha My Dang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Zanotti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202102386" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622152v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se01381e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178838v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0SE01536A" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mandorlo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Charlety-Meano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Belarouci" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.OE.60.5.055101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Moulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mandorlo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemiti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5104314" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972793v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Niez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Capelle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bouchart" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Schwab" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0892705719838006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890609v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Guillo Lohan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kaminski-Cachopo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Lemiti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.05.014" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066860v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mussard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2018.08.071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859313v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couderc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix G&#233;renton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2017008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01589860v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Monet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Peyre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b07391" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degoulange" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Madon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Einhaus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2017.09.283" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01515150v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bensaadi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nasrallah" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amrane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Trari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2017.01.014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018308v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lemiti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030060v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Vossier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Al Alam" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dollet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2015.2466452" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956479v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4867776" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01010465v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudhry" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diaz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Djellouli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Fiedler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2014.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00960551v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2013.07.333" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768459v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdelwahed" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768457v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Calandra" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Grigoroscuta-Strugaru" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/cicp.081209.070710s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768455v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2012.05.007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pollet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct900184d" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00345086v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Timchenko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Ganaoui" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Leonardi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Vahl Davis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2008.03.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXFZ85JM-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865802v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Farhat" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00341870v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Capatina" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Lizaik" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/070709517" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424294v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Trujillo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091499v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hourlier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/meca:2006027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091496v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/PCFD.2006.010779" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00243989v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Ganaoui" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bahloul-Hourlier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112259v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bernardi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivette Girault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020613v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goursat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592938v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Chatti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770134v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Huruguen" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. M&#233;ar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hamraoui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Olier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/13/21/320" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506719v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gon&#231;alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Valla" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506681v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520766v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3000879" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622146v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC43889.2021.9518668" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622068v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dumoulin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541954" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farad-Idriss Mlanao" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien David" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067005v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763098v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gallard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mocuta" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Putero" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Escoubas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guichet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. No&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067008v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753399v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066936v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072711v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272756v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daha Hassan Daher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Gaillard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe M&#233;n&#233;zo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/EUPVSEC20152015-5BV.2.58" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005753v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Weiss" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lubineau" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lips" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061707v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2014.6925428" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00927044v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharang Chaudry" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00924026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762606v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765537v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dupr&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vaillon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781114v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023437v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730415v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023432v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867119v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867126v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554729v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Fossa" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pabiou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Giroux-Julien" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438221v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s P&#233;trau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Calandra" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865780v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865600v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438220v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00438989v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Moguen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Schall" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terpollili" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346859v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francoeur" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vaillon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P Menguc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gay" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Merchiers" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346898v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343010v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343129v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343006v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342655v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00343113v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342653v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594036v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593935v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593924v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594065v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593956v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087642v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594083v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594115v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00247492v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594242v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Denel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594216v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594244v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361704v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Virgone" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouia" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krauss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270514v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594247v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594221v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248025v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081897v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594291v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248023v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594273v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peppino Terpolilli" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594279v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248024v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594286v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00248022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594311v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594318v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594332v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliseo Chac&#242;n Vera" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594301v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594651v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Puiseux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594616v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594408v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396005v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Laico" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066919v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066854v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066818v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01489791v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582678v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fave" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwann Fourmond" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/lenergie-solaire-photovoltaique/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.482355" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539185v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023441v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023443v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023440v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192391v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861988v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537983v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00421584v4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00342858v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072483v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi El Dabaghi" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maatoug Hassine" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073310v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073624v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>