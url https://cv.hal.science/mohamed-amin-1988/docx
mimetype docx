--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -166,408 +166,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy savings and coverage optimization in edge WiFi sensor deployment for buildings: A multi-objective evolutionary approach</w:t>
+                <w:t xml:space="preserve">Predicting wind turbines faults using Multi-Objective Genetic Programming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+                <w:t xml:space="preserve">Marwa Daaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t>
+                <w:t xml:space="preserve">Mohamed-Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Ali Ouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108096⟩</w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 281, pp.127487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979532v1</w:t>
+                <w:t xml:space="preserve">hal-05133299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting wind turbines faults using Multi-Objective Genetic Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrastructure-Free Indoor Localization for Cultural Heritage Sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Amin Benatia</w:t>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ouni</w:t>
+                <w:t xml:space="preserve">Souleyman Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mohsen Gammoudi</w:t>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 281, pp.127487. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2025.127487⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/THMS.2025.3562438⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133299v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructure-Free Indoor Localization for Cultural Heritage Sites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy savings and coverage optimization in edge WiFi sensor deployment for buildings: A multi-objective evolutionary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleyman Sahnoun</w:t>
+                <w:t xml:space="preserve">Fouad Ben Abdelaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Human-Machine Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 141 (3), pp.108096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/THMS.2025.3562438⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eneco.2024.108096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05109888v1</w:t>
+                <w:t xml:space="preserve">hal-04979532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault diagnosis using deep neural networks for industrial alarm sequence clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -614,51 +614,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -718,64 +718,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1018,51 +1018,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Recurrent Neural Networks (VRNN) for RUL Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1116,200 +1116,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t>
+                <w:t xml:space="preserve">Distributed Dynamics Scheduling Based Reinforcement Learning: Importance and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchra Sahbani</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wiam Saker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Pallares</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Louis</w:t>
+                <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t>
+              <w:t xml:space="preserve">2023 International Conference on Decision Aid Sciences and Applications (DASA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annaba, France. pp.314-319, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373602v1</w:t>
+                <w:t xml:space="preserve">hal-04979541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of the Solution with a View to Industrialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Eddine Bellal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hayet Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1320,204 +1320,204 @@
               <w:t xml:space="preserve">2023 International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Bangkok, Thailand. pp.364-369, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CyMaEn57228.2023.10050928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Dynamics Scheduling Based Reinforcement Learning: Importance and Challenges</w:t>
+                <w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiam Saker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Bouchra Sahbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
+                <w:t xml:space="preserve">Gaël Pallares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 International Conference on Decision Aid Sciences and Applications (DASA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Annaba, France. pp.314-319, </w:t>
+              <w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Nice, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286796⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979541v1</w:t>
+                <w:t xml:space="preserve">hal-04373602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1590,77 +1590,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bouzarkouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1701,459 +1701,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">RECOMMANDATION DE PARCOURS DE VISITEURS DANS LES SITES HISTORIQUES BASÉE SUR LE Q-LEARNING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICMLCI 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XTERM2019 : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083641v1</w:t>
+                <w:t xml:space="preserve">hal-04103550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RECOMMANDATION DE PARCOURS DE VISITEURS DANS LES SITES HISTORIQUES BASÉE SUR LE Q-LEARNING</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XTERM2019 : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
+              <w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103550v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Recommandation de contenus dans les Site Culturels et Patrimoniaux (SCP) avec prise en compte des contraintes spatiotemporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Louis</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t>
+              <w:t xml:space="preserve">Congrès de la ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103549v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandation de contenus dans les Site Culturels et Patrimoniaux (SCP) avec prise en compte des contraintes spatiotemporelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la ROADEF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICMLCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103531v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la planification des tâches de traitement robotisé des horticultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Mazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2243,51 +2243,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2319,762 +2319,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GESTION DE FLUX DE DONNEES TOURISTIQUES DANS UN CONTEXTE BIG DATA</w:t>
+                <w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaour El-Hadi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Ahmed Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hongrie</w:t>
+              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04108109v1</w:t>
+                <w:t xml:space="preserve">hal-04103564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for big data driven product traceability system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Indoor geolocation based on earth magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Delalin</w:t>
+                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
+                <w:t xml:space="preserve">Andi Smart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t>
+              <w:t xml:space="preserve">2018 Metrology for Archaeology and Cultural Heritage (MetroArchaeo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cassino FR, Italy. pp.537-541, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MetroArchaeo43810.2018.13583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083684v1</w:t>
+                <w:t xml:space="preserve">hal-04083676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor geolocation based on earth magnetic field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salim Alioua</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+                <w:t xml:space="preserve">Hugues Delalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andi Smart</w:t>
+                <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Metrology for Archaeology and Cultural Heritage (MetroArchaeo)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083676v1</w:t>
+                <w:t xml:space="preserve">hal-04103567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">LE BIG DATA DANS L’INDUSTRUE DU FUTUR : UN ETAT DE L’ART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t>
+              <w:t xml:space="preserve">25ème Colloque des Sciences de la Conception et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103567v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A framework for big data driven product traceability system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Emmanuel de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Delalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103564v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BIG DATA DANS L’INDUSTRUE DU FUTUR : UN ETAT DE L’ART</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">GESTION DE FLUX DE DONNEES TOURISTIQUES DANS UN CONTEXTE BIG DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaour El-Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque des Sciences de la Conception et de l’Innovation</w:t>
+              <w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108104v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benatia Mohamed Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3151,51 +3151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Halitim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3242,64 +3242,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3457,51 +3457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B60EF597"/>
+    <w:nsid w:val="D329AC98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-amin-1988" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8155-0789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979532v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108096" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133299v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Daaji" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Benatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127487" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Sahnoun" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3562438" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Zerrou Betchim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069999v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bellal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn57228.2023.10050928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Saker" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286796" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103550v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103531v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108109v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaour El-Hadi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083676v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Alioua" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Smart" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroArchaeo43810.2018.13583" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108104v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belahcene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouchane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halitim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCIM.2014.7008800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-amin-1988" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8155-0789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133299v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Daaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Benatia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3562438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Zerrou Betchim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Saker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bellal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn57228.2023.10050928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Alioua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Smart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroArchaeo43810.2018.13583" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaour El-Hadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belahcene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouchane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halitim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCIM.2014.7008800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>