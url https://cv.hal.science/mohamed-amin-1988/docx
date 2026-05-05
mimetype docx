--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -132,51 +132,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -491,376 +491,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault diagnosis using deep neural networks for industrial alarm sequence clustering</w:t>
+                <w:t xml:space="preserve">A continual learning approach for failure prediction under non-stationary conditions: Application to condition monitoring data streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
+                <w:t xml:space="preserve">Meriem Hafsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
+                <w:t xml:space="preserve">Safa BEN AYED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55 (3), pp.220. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 204, pp.111049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10489-024-06161-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04864361v1</w:t>
+                <w:t xml:space="preserve">hal-05093017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t>
+                <w:t xml:space="preserve">Fault diagnosis using deep neural networks for industrial alarm sequence clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baudry</w:t>
+                <w:t xml:space="preserve">Ahmed Nait Chabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Louis</w:t>
+                <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t>
+              <w:t xml:space="preserve">Applied Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55 (3), pp.220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10489-024-06161-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083661v1</w:t>
+                <w:t xml:space="preserve">hal-04864361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detecting counterfeit products by means of frequent pattern mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Ambient Intelligence and Humanized Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (7), pp.3683-3692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12652-020-02237-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Multi-Objective WSN Deployment Using Genetic Algorithms Under Cost, Coverage, and Connectivity Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkhalak El-Hami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 94 (4), pp.2739-2768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11277-017-3974-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -870,2526 +974,2526 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-centered production scheduling in a flexible and robotic manufacturing workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kheir Eddine Zerrou Betchim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vignal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Conference of the African Federation of Operational Research Societies (AFROS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Tlemcen, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variational Recurrent Neural Networks (VRNN) for RUL Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramzi Chaieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 16th International Conference on Human System Interaction (HSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/HSI61632.2024.10613564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed Dynamics Scheduling Based Reinforcement Learning: Importance and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiam Saker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kinza Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference on Decision Aid Sciences and Applications (DASA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Annaba, France. pp.314-319, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DASA59624.2023.10286796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04979541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototype of the Solution with a View to Industrialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Eddine Bellal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah Eddine Bellal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Hayet Mouss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 International Conference On Cyber Management And Engineering (CyMaEn)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Bangkok, Thailand. pp.364-369, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CyMaEn57228.2023.10050928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04069999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of network modifications on a french metropolis transportation system by agent-based transport simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Sahbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Pallares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 8th International Conference on Models and Technologies for Intelligent Transportation Systems (MT-ITS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Nice, France. pp.1-7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MT-ITS56129.2023.10241504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04373602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alarm Correlation to improve industrial fault management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, GERMANY (Virtual Conf), Germany. pp.10485-10492, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fog-based Logistic Application Modeling in an Industry 4.0 Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Bouzarkouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M’hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 4th International Conference on Manufacturing Technologies (ICMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Seattle, United States. pp.012026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/842/1/012026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECOMMANDATION DE PARCOURS DE VISITEURS DANS LES SITES HISTORIQUES BASÉE SUR LE Q-LEARNING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTERM2019 : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FALSE MAINTENANCE ALARM-SEQUENCE DETECTION USING FREQUENT PATTERN MINING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTERM : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandation de contenus dans les Site Culturels et Patrimoniaux (SCP) avec prise en compte des contraintes spatiotemporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de la ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Strategy for Energy Optimal Designs of IoT and WSNs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajveer Singh Shekhawat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICMLCI 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Kantabada, India. pp.603-610, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-5243-4_56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la planification des tâches de traitement robotisé des horticultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merouane Mazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benatia Mohamed Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un processus décisionnel basé sur la localisation de ressources pour la planification dynamique des tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belgacem Bettayeb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouziane Brik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XTERM2019 : SYSTÈMES COMPLEXES, INTELLIGENCE TERRITORIALE ET MOBILITÉ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, LE HAVRE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04103553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A framework for big data driven product traceability system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Emmanuel de Sa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Delalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364340⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103564v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indoor geolocation based on earth magnetic field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salim Alioua</w:t>
+                <w:t xml:space="preserve">GESTION DE FLUX DE DONNEES TOURISTIQUES DANS UN CONTEXTE BIG DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchaour El-Hadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Messaadia</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Andi Smart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 Metrology for Archaeology and Cultural Heritage (MetroArchaeo)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hongrie</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083676v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predictive analysis data-based for Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04103567v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LE BIG DATA DANS L’INDUSTRUE DU FUTUR : UN ETAT DE L’ART</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Remadna</w:t>
+                <w:t xml:space="preserve">Indoor geolocation based on earth magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Alioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Messaadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Gout</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souleymen Sahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andi Smart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Colloque des Sciences de la Conception et de l’Innovation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 Metrology for Archaeology and Cultural Heritage (MetroArchaeo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cassino FR, Italy. pp.537-541, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MetroArchaeo43810.2018.13583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108104v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for big data driven product traceability system</w:t>
+                <w:t xml:space="preserve">QR-code enabled product traceability system: a Big Data perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Emmanuel de Sa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Ahmed Remadna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Delalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Halftermeyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th International Conference on Manufacturing Research ICMR 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, SKOVDE, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083684v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04103567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GESTION DE FLUX DE DONNEES TOURISTIQUES DANS UN CONTEXTE BIG DATA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bouchaour El-Hadi</w:t>
+                <w:t xml:space="preserve">LE BIG DATA DANS L’INDUSTRUE DU FUTUR : UN ETAT DE L’ART</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Remadna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Messaadia</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème colloque des Sciences de la conception et de l'innovation</w:t>
+              <w:t xml:space="preserve">25ème Colloque des Sciences de la Conception et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, BUDAPEST, Hongrie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108109v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meta-heuristique hybride pour l'optimisation du déploiement de Réseaux de Capteurs Sans Fil (RCSF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benatia Mohamed Amin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16 eme congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04098372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D and 2D face recognition based on image segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belahcene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chouchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Halitim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Workshop on Computational Intelligence for Multimedia Understanding (IWCIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. pp.1-5, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWCIM.2014.7008800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Sink node Deployment in WSN Using Genetic Algorithms through Coverage and Cost Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Amin Benatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'hammed Sahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bélahcène Mazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internation Conference on Metaheuristics and Nature Inspired Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Marrakech (MA), Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId101"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3457,51 +3561,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D329AC98"/>
+    <w:nsid w:val="1127FF44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3688,51 +3792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-amin-1988" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8155-0789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133299v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Daaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Benatia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3562438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982269v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Zerrou Betchim" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vignal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979538v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613564" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979541v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Saker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286796" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bellal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn57228.2023.10050928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103550v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103531v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103553v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083676v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Alioua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Smart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroArchaeo43810.2018.13583" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108104v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaour El-Hadi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083693v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belahcene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouchane" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halitim" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCIM.2014.7008800" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-amin-1988" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8155-0789" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133299v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Daaji" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Amin Benatia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mohsen Gammoudi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2025.127487" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109888v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Benatia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Sahnoun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/THMS.2025.3562438" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979532v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Ben Abdelaziz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#8217;hammed Sahnoun" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2024.108096" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Hafsi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa BEN AYED" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111049" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864361v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Nait Chabane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-024-06161-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083661v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baudry" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Louis" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-02237-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalak El-Hami" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11277-017-3974-0" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982269v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kheir Eddine Zerrou Betchim" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vignal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979538v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Ayadi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramzi Chaieb" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HSI61632.2024.10613564" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979541v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiam Saker" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kinza Mouss" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DASA59624.2023.10286796" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069999v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Eddine Bellal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hayet Mouss" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn57228.2023.10050928" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373602v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Sahbani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pallares" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MT-ITS56129.2023.10241504" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083654v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2793" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098145v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Bouzarkouna" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gout" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/842/1/012026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103550v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103549v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103531v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083641v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajveer Singh Shekhawat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-5243-4_56" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098429v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Mazar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benatia Mohamed Amin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103553v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouziane Brik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083684v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Emmanuel de Sa" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delalin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Halftermeyer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364340" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaour El-Hadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Remadna" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083676v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Alioua" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymen Sahnoun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Smart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroArchaeo43810.2018.13583" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103567v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108104v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098372v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083693v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belahcene" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chouchane" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Halitim" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWCIM.2014.7008800" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099556v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>