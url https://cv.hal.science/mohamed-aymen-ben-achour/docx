--- v0 (2026-04-10)
+++ v1 (2026-05-09)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Aymen BEN ACHOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of Al-doped BaTiO3 ceramics: From doping optimization to electromechanical enhancement for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Satha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (11), pp.118330. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2026.118330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles theoretical study of pure and Ti, Zr, and Hf doped K0.5Na0.5NbO3: Structural, electronic, mechanical, and piezoelectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (7), pp.8607-8618. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT-based and experimental study on Sr-doped BaTiO3: Impacts on piezoelectric and ferroelectric performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (17), pp.23801-23813. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification of hydroxyapatite through cold sintering process: Role of liquid phase chemistry and physical characteristic of HA powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, piezoelectric and dielectric properties of piezoelectric lead-free ceramic Bi4Ti3O12 for energy harvesting applications: milling process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Matériaux & Techniques, 111 (5-6), pp.502. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Physicochemical Characterization of an Environmentally Friendly Biopolymer: Chitosan for Composite Matrix Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elouahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.260. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7060260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and load effects on rectifier bridges and active circuits on mechanical energy harvested using piezoelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Hmamsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Loualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20508/ijrer.v13i2.13850.g8759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Reaction Parameters on the Geometry and Crystallinity of Hydrothermally Synthesized ZnO Nanorods for Bio-Fouling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin Sing Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmed Alshehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervat Alamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, This article belongs to the Special Issue Deposition and Applications of Protective Films and Coatings, 13 (1), pp.200. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13010200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de fabrication de pièces céramiques piézoélectriques par FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Satha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons, Belgique. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.115994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation à basse température d’hydroxyapatite nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification of Hydroxyapatite Powders by Cold Sintering Process (CSP): Influence of Particle Size, Acid Nature/Concentration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite Progress: the Role of Sr-Doping in Advancing BaTiO3-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Materials for Environmental and Aerospace Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Sintering Process for developing hydroxyapatite ceramic and polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés piézoélectriques du polymère biosourcé PLA pour la récupération d'énergie vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03696709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId70"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.97005988024px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mohamed Aymen BEN ACHOUR </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mohamed-aymen-ben-achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0223-1454</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">262987902</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-principles theoretical study of pure and Ti, Zr, and Hf doped K0.5Na0.5NbO3: Structural, electronic, mechanical, and piezoelectric properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Amrousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 52 (7), pp.8607-8618. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.01.059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprehensive study of Al-doped BaTiO3 ceramics: From doping optimization to electromechanical enhancement for piezoelectric applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Satha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 46 (11), pp.118330. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2026.118330⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DFT-based and experimental study on Sr-doped BaTiO3: Impacts on piezoelectric and ferroelectric performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ceramics International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51 (17), pp.23801-23813. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ceramint.2025.03.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification of hydroxyapatite through cold sintering process: Role of liquid phase chemistry and physical characteristic of HA powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Reaction Parameters on the Geometry and Crystallinity of Hydrothermally Synthesized ZnO Nanorods for Bio-Fouling Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Hamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chin Sing Lim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahmed Alshehri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mervat Alamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, This article belongs to the Special Issue Deposition and Applications of Protective Films and Coatings, 13 (1), pp.200. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/coatings13010200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03952029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Piezoelectricity of Poly(L-lactide) Films Manufactured by Extrusion–Orientation: An Insight on Process–Structure–Property Relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Polymer Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (12), pp.9761 - 9775. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsapm.3c01419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04323414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy harvesting by uniaxially-stretched poly(lactide) films at low tensile strain frequencies for powering wearable sensors: experimental results and theoretical extrapolation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Lacrampe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Smart Materials and Structures, 32 (7), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-665x/acd972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04130906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and Physicochemical Characterization of an Environmentally Friendly Biopolymer: Chitosan for Composite Matrix Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Elouahli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Rjafallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Composites Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (6), pp.260. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcs7060260⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphological, piezoelectric and dielectric properties of piezoelectric lead-free ceramic Bi4Ti3O12 for energy harvesting applications: milling process effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryiem Derraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Matériaux & Techniques, 111 (5-6), pp.502. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2024005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency and load effects on rectifier bridges and active circuits on mechanical energy harvested using piezoelectric materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef El Hmamsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chouaib Ennawaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelowahed Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Laadissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mehdi Loualid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Renewable Energy Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20508/ijrer.v13i2.13850.g8759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of shear piezoelectric coefficients by a bimorph cantilever technique for extruded and oriented poly( l ‐lactide) films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymers for Advanced Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Polymers for Advanced Technologies, 34 (3), pp.939-947. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pat.5942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03891299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perovskite Progress: the Role of Sr-Doping in Advancing BaTiO3-Based Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Kacimi-Naciri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Materials for Environmental and Aerospace Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus de fabrication de pièces céramiques piézoélectriques par FDM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufyane Satha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mardi des chercheurs 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Mons, Belgique. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2024.115994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consolidation à basse température d’hydroxyapatite nanométrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GFC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densification of Hydroxyapatite Powders by Cold Sintering Process (CSP): Influence of Particle Size, Acid Nature/Concentration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Quadros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECerS XVIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIObased textiles for energy HARVesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Cardot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Biobased Textiles and Plastics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04289634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Sintering Process for developing hydroxyapatite ceramic and polymer composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muthusundar Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lasgorceix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosica Mincheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Raquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioCAM Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Mons, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piezoelectric and Electromechanical properties of biobased poly(L-lactide) stretched films for energy harvesting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Barrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Stubbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Polyméristes du Nord, JPN04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés piézoélectriques du polymère biosourcé PLA pour la récupération d'énergie vibratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aymen Ben Achour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Polytechnique Hauts-de-France, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2021UPHF0025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03696709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId75"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,51 +105,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="978DAF3F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -185,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582330v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Satha" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2026.118330" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583201v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kacimi-Naciri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrousse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.01.059" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583186v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.03.069" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542434v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusundar Kumar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Quadros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100566" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526617v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryiem Derraz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laadissi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2024005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6KH8H3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elouahli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7060260" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491987v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hmamsy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Loualid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v13i2.13850.g8759" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04544805v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.115994" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390729v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390712v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583299v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393180v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696709v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/mohamed-aymen-ben-achour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0223-1454" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/262987902" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Kacimi-Naciri" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mabrouk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Amrousse" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.01.059" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-05582330v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufyane Satha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aymen Ben Achour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2026.118330" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583186v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2025.03.069" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04542434v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muthusundar Kumar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lasgorceix" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Quadros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosica Mincheva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100566" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952029v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Hamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Sing Lim" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahmed Alshehri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervat Alamri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/coatings13010200" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barrau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Tahon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c01419" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04130906v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Samuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Lacrampe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-665x/acd972" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342124v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryiem Derraz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Elouahli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chouaib Ennawaoui" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Rjafallah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcs7060260" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04526617v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelowahed Hajjaji" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Laadissi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2024005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-W6KH8H3N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04491987v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef El Hmamsy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Loualid" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20508/ijrer.v13i2.13850.g8759" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03891299v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5942" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583299v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-04544805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2024.115994" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390729v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390712v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04289634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stubbe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Cardot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393180v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Raquez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02277984v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03696709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021UPHF0025" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>